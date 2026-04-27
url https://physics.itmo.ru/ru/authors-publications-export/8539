--- v0 (2025-10-09)
+++ v1 (2026-04-27)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
     <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Strongly Luminescent Composites Based on Carbon Dots Embedded in a Nanoporous Silicate Glass</t>
   </si>
@@ -434,51 +434,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="139.109" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="318.351" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>