--- v1 (2026-04-27)
+++ v2 (2026-09-22)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
     <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Strongly Luminescent Composites Based on Carbon Dots Embedded in a Nanoporous Silicate Glass</t>
   </si>
   <si>
     <t>Evgeniia Stepanidenko, Pavel Khavlyuk, Irina Arefina, Sergei Cherevkov, Yuan Xiong, Aaron Döring, Georgii Varygin, Dmitry Kurdyukov, Daniil Eurov, Valery Golubev, Mikhail Masharin, Alexander Baranov, Anatoly Fedorov, Elena Ushakova, Andrey Rogach</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061063</t>
   </si>
 </sst>
 </file>
 