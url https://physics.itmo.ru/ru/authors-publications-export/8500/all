--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -12,341 +12,362 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
+    <t>Boosting Intrinsic Chirality of One‐dimensional Perovskite Single Crystals via Extended Cation Conjugation</t>
+  </si>
+  <si>
+    <t>Wanning Li, Yuliya Kenzhebayeva, Kai Gu, Mahvish Shaheen, Yongyou Zhang, Sergey Makarov, Yu Chen, Haizheng Zhong</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202503313</t>
+  </si>
+  <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>A light-driven ultrafast sensor based on biocompatible solvatochromic metal–organic frameworks</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk</t>
   </si>
   <si>
     <t>Materials Horizons</t>
   </si>
   <si>
     <t>10.1039/d4mh01264j</t>
   </si>
   <si>
     <t>Optical modulator based on 2D metal-organic framework single crystal with light driven anisotropy</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva</t>
   </si>
   <si>
     <t>Photosensitive Materials and their Applications III</t>
   </si>
   <si>
     <t>10.1117/12.3016559</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Sylvie Migot, Pascal Boulet, Valentin A. Milichko, Jean-François Pierson</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0178282</t>
   </si>
   <si>
     <t>Detection of extreme temperatures via emission from MOFs of a varied structure</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101225</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Metal-organic frameworks as competitive non-linear optical materials: light conversion and structural modification</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Nanophotonics and Micro/Nano Optics IX</t>
   </si>
   <si>
     <t>10.1117/12.2691151</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
-[...2 lines deleted...]
-    <t>Advanced Optical Materials</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101168</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
   <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>Linear optical properties of HKUST-1 metal-organic framework: Effect of the crystal size and synthetic approach</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012059</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012059</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks for Metal-Ion Batteries: Towards Scalability</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin, Valentin Milichko</t>
+    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.3.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -656,60 +677,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -717,602 +738,652 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>18.81</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>6.07</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>7.79</v>
+        <v>9.93</v>
       </c>
       <c r="I3">
-        <v>1.86</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>13.14</v>
+        <v>18.81</v>
       </c>
       <c r="I4">
-        <v>3.78</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>16.81</v>
+        <v>7.79</v>
       </c>
       <c r="I5">
-        <v>5.39</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>13.6</v>
+        <v>13.14</v>
       </c>
       <c r="I6">
-        <v>4.32</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7"/>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
+      <c r="E7"/>
       <c r="F7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
+      <c r="H7">
+        <v>16.81</v>
+      </c>
+      <c r="I7">
+        <v>5.39</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>7.5</v>
+        <v>13.6</v>
       </c>
       <c r="I8">
-        <v>2.13</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D9"/>
-      <c r="E9"/>
+      <c r="E9">
+        <v>46</v>
+      </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10">
-        <v>4.39</v>
+        <v>7.5</v>
       </c>
       <c r="I10">
-        <v>0.98</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H11">
-        <v>3.97</v>
+        <v>19.92</v>
       </c>
       <c r="I11">
-        <v>1.04</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
         <v>51</v>
-      </c>
-[...2 lines deleted...]
-        <v>101225</v>
       </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
-        <v>3.16</v>
+        <v>4.39</v>
       </c>
       <c r="I12">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>124</v>
+      </c>
       <c r="E13"/>
       <c r="F13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
+      <c r="H13">
+        <v>3.97</v>
+      </c>
+      <c r="I13">
+        <v>1.04</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>59</v>
       </c>
       <c r="D14"/>
-      <c r="E14"/>
+      <c r="E14">
+        <v>101225</v>
+      </c>
       <c r="F14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G14" t="s">
         <v>60</v>
       </c>
-      <c r="H14"/>
-      <c r="I14"/>
+      <c r="H14">
+        <v>3.16</v>
+      </c>
+      <c r="I14">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>64</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" t="s">
         <v>71</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17">
-        <v>9.93</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.7</v>
+      </c>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="D18"/>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
+      <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18">
-        <v>3.16</v>
+        <v>15.37</v>
       </c>
       <c r="I18">
-        <v>0.47</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>2023</v>
+      </c>
+      <c r="G19" t="s">
         <v>79</v>
       </c>
-      <c r="F19">
-[...4 lines deleted...]
-      </c>
       <c r="H19">
-        <v>12.26</v>
+        <v>9.93</v>
       </c>
       <c r="I19">
-        <v>3.76</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
+        <v>101168</v>
+      </c>
+      <c r="F20">
+        <v>2023</v>
+      </c>
+      <c r="G20" t="s">
         <v>82</v>
       </c>
-      <c r="C20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H20">
-        <v>2.67</v>
+        <v>3.16</v>
       </c>
       <c r="I20">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21">
+        <v>22</v>
+      </c>
+      <c r="E21" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F21">
         <v>2022</v>
       </c>
       <c r="G21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H21">
-        <v>6.71</v>
+        <v>12.26</v>
       </c>
       <c r="I21">
-        <v>2.98</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22">
+        <v>12</v>
+      </c>
+      <c r="E22">
+        <v>846</v>
+      </c>
+      <c r="F22">
+        <v>2022</v>
+      </c>
+      <c r="G22" t="s">
         <v>91</v>
       </c>
-      <c r="C22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H22">
-        <v>0.55</v>
+        <v>2.67</v>
       </c>
       <c r="I22">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23">
+        <v>13</v>
+      </c>
+      <c r="E23" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23">
+        <v>2022</v>
+      </c>
+      <c r="G23" t="s">
         <v>96</v>
       </c>
-      <c r="C23" t="s">
+      <c r="H23">
+        <v>6.71</v>
+      </c>
+      <c r="I23">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
         <v>97</v>
       </c>
-      <c r="D23">
+      <c r="B24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24">
+        <v>2015</v>
+      </c>
+      <c r="E24" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24">
+        <v>2021</v>
+      </c>
+      <c r="G24" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24">
+        <v>0.55</v>
+      </c>
+      <c r="I24">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25">
         <v>8</v>
       </c>
-      <c r="E23">
+      <c r="E25">
         <v>20210304</v>
       </c>
-      <c r="F23">
+      <c r="F25">
         <v>2021</v>
       </c>
-      <c r="G23" t="s">
-[...3 lines deleted...]
-      <c r="I23">
+      <c r="G25" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
         <v>0.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>