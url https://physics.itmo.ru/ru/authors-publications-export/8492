--- v1 (2025-10-29)
+++ v2 (2026-06-14)
@@ -119,69 +119,69 @@
   <si>
     <t>10.3103/s1068371224020019</t>
   </si>
   <si>
     <t>Synthesis of a Simulation Model of Coupled Coils in an Electric Vehicle Wireless Charging System</t>
   </si>
   <si>
     <t>81-87</t>
   </si>
   <si>
     <t>10.3103/s1068371224010127</t>
   </si>
   <si>
     <t>Free-Positioning Multi-Receiver Wireless Power Transfer System Based on Metasurface</t>
   </si>
   <si>
     <t>Pavel Smirnov, Evgeniy Koreshin, Georgii Baranov, Polina Kapitanova</t>
   </si>
   <si>
     <t>2023 IEEE MTT-S International Wireless Symposium (IWS)</t>
   </si>
   <si>
     <t>10.1109/iws58240.2023.10222022</t>
   </si>
   <si>
+    <t>Bright and Stable Perovskite Nanocrystals Lighted Up Remotely by Means of Wireless Power Transfer</t>
+  </si>
+  <si>
+    <t>Lev Zelenkov, Pavel Smirnov, Georgii Baranov, Altana Tsyrinova, Stepan Ilin, Eduard Danilovskiy, Sergey Makarov, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202301123</t>
+  </si>
+  <si>
     <t>Self-tuning approach for metasurface-based resonators for one-to-many wireless power transfer</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/5.0152710</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1002/adom.202301123</t>
   </si>
   <si>
     <t>Experimental investigation of metasurface-based resonator for one-to-many wireless power transfer systems in the presence of foreign objects</t>
   </si>
   <si>
     <t>Mikhail Kuzmin, Esmaeel Zanganeh, Georgii Baranov, Altana Tsyrinova, Pavel Smirnov, Aleksandr Zolotarev, Polina Kapitanova</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101155</t>
   </si>
   <si>
     <t>One-to-Many Wireless Power Transfer Systems Using Metasurface-Inspired Resonators</t>
   </si>
   <si>
     <t>Pavel Smirnov, Georgii Baranov, Tatyana Filimonova, Altana Tsyrinova, Aydar Rakhmatullin, Mingzhao Song, Lev Zelenkov, Eduard Danilovskiy, Sergey Makarov, Polina Kapitanova</t>
   </si>
   <si>
     <t>2022 Wireless Power Week (WPW)</t>
   </si>
   <si>
     <t>10.1109/wpw54272.2022.9901329</t>
   </si>
@@ -732,95 +732,95 @@
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8">
-        <v>2.55</v>
+        <v>9.93</v>
       </c>
       <c r="I8">
-        <v>0.7</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="D9"/>
+      <c r="D9">
+        <v>134</v>
+      </c>
       <c r="E9"/>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9">
-        <v>9.93</v>
+        <v>2.55</v>
       </c>
       <c r="I9">
-        <v>2.89</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>101155</v>
       </c>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10">
         <v>3.16</v>
       </c>