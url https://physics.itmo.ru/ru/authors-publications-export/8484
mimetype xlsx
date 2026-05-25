--- v1 (2025-11-15)
+++ v2 (2026-05-25)
@@ -53,77 +53,77 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-induced isotropic pen for generation of topological solitons and hopfion–toron transition in frustrated chiral nematic films</t>
   </si>
   <si>
     <t>Sergey A. Shvetsov, Darina D. Darmoroz, Alexey Vasil’ev, Tetiana Orlova, Igor Lobanov, Mushegh Rafayelyan</t>
   </si>
   <si>
     <t>Chaos, Solitons &amp;amp; Fractals</t>
   </si>
   <si>
     <t>10.1016/j.chaos.2025.116905</t>
   </si>
   <si>
+    <t>Magnetic structure of domain walls in stressed cylindrical wires</t>
+  </si>
+  <si>
+    <t>Ksenia Chichai, Igor Lobanov, Valery Uzdin</t>
+  </si>
+  <si>
+    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
+  </si>
+  <si>
+    <t>325-332</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2025-16-3-325-332</t>
+  </si>
+  <si>
     <t>Optimality of linear vacancy defect for skyrmion nucleation</t>
   </si>
   <si>
     <t>Mariia Potkina, Igor Lobanov</t>
   </si>
   <si>
-    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
-[...1 lines deleted...]
-  <si>
     <t>317-324</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2025-16-3-317-324</t>
   </si>
   <si>
-    <t>Magnetic structure of domain walls in stressed cylindrical wires</t>
-[...10 lines deleted...]
-  <si>
     <t>Polarization-controlled orbital angular momentum of light passing through a cholesteric spherulite</t>
   </si>
   <si>
     <t>Artem Shalev, A. A. Misura, A. O. Georgieva, A. V. Chernykh, N. V. Petrov, Tetiana Orlova, Igor Lobanov, E. V. Aksenova, Valery Uzdin, Aleksei  Kiselev</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.561669</t>
   </si>
   <si>
     <t>Optimal field-free magnetization switching via spin-orbit torque on the surface of a topological insulator</t>
   </si>
   <si>
     <t>Ivan P. Miranda, Grzegorz J. Kwiatkowski, Cecilia M. Holmqvist, Carlo M. Canali, Igor Lobanov, Valery Uzdin, Andrei Manolescu, Pavel Bessarab, Sigurdur I. Erlingsson</t>
   </si>
   <si>
     <t>npj Spintronics</t>
   </si>
   <si>
     <t>10.1038/s44306-025-00085-0</t>
   </si>
   <si>
     <t>Stability and transformations of domain walls in cylindrical wires</t>
@@ -425,72 +425,72 @@
   <si>
     <t>10.1063/5.0009559</t>
   </si>
   <si>
     <t>Topological Hall effect for electron scattering on nanoscale skyrmions in external magnetic field</t>
   </si>
   <si>
     <t>K. S. Denisov, Igor Rozhansky, Mariia Potkina, Igor Lobanov, E. Lähderanta, Valery Uzdin</t>
   </si>
   <si>
     <t>10.1103/physrevb.98.214407</t>
   </si>
   <si>
     <t>Energy surface and lifetime of magnetic skyrmions</t>
   </si>
   <si>
     <t>Valery Uzdin, Mariia Potkina, Igor Lobanov, Pavel Bessarab, H. Jónsson</t>
   </si>
   <si>
     <t>236-240</t>
   </si>
   <si>
     <t>10.1016/j.jmmm.2017.10.100</t>
   </si>
   <si>
+    <t>Thermal stability of magnetic states in submicron magnetic islands</t>
+  </si>
+  <si>
+    <t>S.Y. Liashko, Igor Lobanov, Valery Uzdin, H. Jónsson</t>
+  </si>
+  <si>
+    <t>572-578</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2017-8-5-572-578</t>
+  </si>
+  <si>
     <t>Truncated minimum energy path method for finding first order saddle points</t>
   </si>
   <si>
     <t>Igor Lobanov, Mariia Potkina, H. Jónsson, Valery Uzdin</t>
   </si>
   <si>
     <t>586-595</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2017-8-5-586-595</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.17586/2220-8054-2017-8-5-572-578</t>
   </si>
   <si>
     <t>The effect of confinement and defects on the thermal stability of skyrmions</t>
   </si>
   <si>
     <t>Valery Uzdin, Mariia Potkina, Igor Lobanov, Pavel Bessarab, Hannes Jónsson</t>
   </si>
   <si>
     <t>Physica B: Condensed Matter</t>
   </si>
   <si>
     <t>6-9</t>
   </si>
   <si>
     <t>10.1016/j.physb.2017.09.040</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -997,51 +997,51 @@
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>0.92</v>
       </c>
       <c r="I7">
         <v>0.22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -1084,51 +1084,51 @@
       </c>
       <c r="D9">
         <v>119</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="H9">
         <v>1.53</v>
       </c>
       <c r="I9">
         <v>0.57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>40</v>
       </c>
       <c r="H10">
         <v>0.92</v>
       </c>
       <c r="I10">
         <v>0.22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
@@ -1142,51 +1142,51 @@
       </c>
       <c r="D11">
         <v>301</v>
       </c>
       <c r="E11">
         <v>109218</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
         <v>4.39</v>
       </c>
       <c r="I11">
         <v>1.32</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12">
         <v>0.92</v>
       </c>
       <c r="I12">
         <v>0.22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">