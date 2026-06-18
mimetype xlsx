--- v2 (2026-05-25)
+++ v3 (2026-06-18)
@@ -53,75 +53,75 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-induced isotropic pen for generation of topological solitons and hopfion–toron transition in frustrated chiral nematic films</t>
   </si>
   <si>
     <t>Sergey A. Shvetsov, Darina D. Darmoroz, Alexey Vasil’ev, Tetiana Orlova, Igor Lobanov, Mushegh Rafayelyan</t>
   </si>
   <si>
     <t>Chaos, Solitons &amp;amp; Fractals</t>
   </si>
   <si>
     <t>10.1016/j.chaos.2025.116905</t>
   </si>
   <si>
+    <t>Optimality of linear vacancy defect for skyrmion nucleation</t>
+  </si>
+  <si>
+    <t>Mariia Potkina, Igor Lobanov</t>
+  </si>
+  <si>
+    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
+  </si>
+  <si>
+    <t>317-324</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2025-16-3-317-324</t>
+  </si>
+  <si>
     <t>Magnetic structure of domain walls in stressed cylindrical wires</t>
   </si>
   <si>
     <t>Ksenia Chichai, Igor Lobanov, Valery Uzdin</t>
   </si>
   <si>
-    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
-[...1 lines deleted...]
-  <si>
     <t>325-332</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2025-16-3-325-332</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.17586/2220-8054-2025-16-3-317-324</t>
   </si>
   <si>
     <t>Polarization-controlled orbital angular momentum of light passing through a cholesteric spherulite</t>
   </si>
   <si>
     <t>Artem Shalev, A. A. Misura, A. O. Georgieva, A. V. Chernykh, N. V. Petrov, Tetiana Orlova, Igor Lobanov, E. V. Aksenova, Valery Uzdin, Aleksei  Kiselev</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.561669</t>
   </si>
   <si>
     <t>Optimal field-free magnetization switching via spin-orbit torque on the surface of a topological insulator</t>
   </si>
   <si>
     <t>Ivan P. Miranda, Grzegorz J. Kwiatkowski, Cecilia M. Holmqvist, Carlo M. Canali, Igor Lobanov, Valery Uzdin, Andrei Manolescu, Pavel Bessarab, Sigurdur I. Erlingsson</t>
   </si>
   <si>
     <t>npj Spintronics</t>
   </si>
   <si>
     <t>10.1038/s44306-025-00085-0</t>
   </si>
@@ -997,51 +997,51 @@
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>0.92</v>
       </c>
       <c r="I7">
         <v>0.22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -1084,51 +1084,51 @@
       </c>
       <c r="D9">
         <v>119</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="H9">
         <v>1.53</v>
       </c>
       <c r="I9">
         <v>0.57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>40</v>
       </c>
       <c r="H10">
         <v>0.92</v>
       </c>
       <c r="I10">
         <v>0.22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
@@ -1142,51 +1142,51 @@
       </c>
       <c r="D11">
         <v>301</v>
       </c>
       <c r="E11">
         <v>109218</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
         <v>4.39</v>
       </c>
       <c r="I11">
         <v>1.32</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12">
         <v>0.92</v>
       </c>
       <c r="I12">
         <v>0.22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">