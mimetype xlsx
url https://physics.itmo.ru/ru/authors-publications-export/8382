--- v3 (2026-03-31)
+++ v4 (2026-04-23)
@@ -143,75 +143,75 @@
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Daniil Ryabov, Lev Zelenkov, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Alloys and Compounds</t>
   </si>
   <si>
     <t>10.1016/j.jallcom.2023.172201</t>
   </si>
   <si>
     <t>Carbon Nanotube Electrodes for Semitransparent Perovskite Light-Emitting Electrochemical Cells</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Sergey Makarov</t>
   </si>
   <si>
     <t>Bulletin of the Russian Academy of Sciences: Physics</t>
   </si>
   <si>
     <t>S24-S27</t>
   </si>
   <si>
     <t>10.3103/s1062873822700320</t>
   </si>
   <si>
+    <t>ITO-free Perovskite Light-Emitting Electrochemical Cell</t>
+  </si>
+  <si>
+    <t>Maria Baeva, Dmitry Gets, Elena  Bodyago, A Mozharov, V Neplokh, A Nasibulin, Ivan Mukhin, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012010</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012010</t>
+  </si>
+  <si>
     <t>Multi wall carbon nanotubes as a top electrode for perovskite light-emitting electrochemical cells</t>
   </si>
   <si>
     <t>Elena  Bodyago, Dmitry Gets, Maria Baeva, Ivan Mukhin, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012019</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012019</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>