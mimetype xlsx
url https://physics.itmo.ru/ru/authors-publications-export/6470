--- v1 (2026-08-26)
+++ v2 (2026-10-09)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
@@ -425,51 +425,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>