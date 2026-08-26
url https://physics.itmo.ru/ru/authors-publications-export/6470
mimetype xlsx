--- v0 (2025-10-06)
+++ v1 (2026-08-26)
@@ -59,51 +59,51 @@
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>