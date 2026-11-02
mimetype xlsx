--- v0 (2025-10-08)
+++ v1 (2026-11-02)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Tunable Mie Resonances of Tin-based Iodide Perovskite Islandlike Films with Enhanced Infrared Photoluminescence</t>
   </si>
   <si>
     <t>Shuai Chang, Elena V. Ushakova, Aleksandr P. Litvin, Sergei A. Cherevkov, Anastasiia V. Sokolova, Dmitry Gets, Alexander Berestennikov, Sergey Makarov, Tao Chen, Andrey L. Rogach, Hai-Zheng Zhong</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>3332-3338</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.0c00745</t>
   </si>
@@ -425,51 +425,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>