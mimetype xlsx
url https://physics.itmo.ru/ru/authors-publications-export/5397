--- v2 (2026-03-12)
+++ v3 (2026-09-10)
@@ -41,75 +41,75 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Distance Determination of Active Tag Location in the Near Field of Two Coils on NFC Standard Frequency</t>
+  </si>
+  <si>
+    <t>Julia Grigorovich, Sergey Geyman, Ildar Yusupov, Mikhail Udrov</t>
+  </si>
+  <si>
+    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
+  </si>
+  <si>
+    <t>26-29</t>
+  </si>
+  <si>
+    <t>10.1109/adminc63617.2024.10775556</t>
+  </si>
+  <si>
     <t>Two-Dimensional Near-Field Localization of Active Tag in the NFC Frequency Range</t>
   </si>
   <si>
     <t>Sergey Geyman, Julia Grigorovich, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
-    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
-[...1 lines deleted...]
-  <si>
     <t>23-25</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775366</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/adminc63617.2024.10775556</t>
   </si>
   <si>
     <t>Quasi-BIC realized in a subwavelength volumetric split ring-based resonator</t>
   </si>
   <si>
     <t>Sergey Geyman, Viktor Puchnin, Alexey Slobozhanyuk, Mikhail Rybin, Alena Shchelokova</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0237363</t>
   </si>
   <si>
     <t>Long-range over-a-meter NFC link budget with distributed large-area coils</t>
   </si>
   <si>
     <t>Anton Kharchevskii, Ildar Yusupov, Dmitry Dobrykh, Mikhail Udrov, Sergey Geyman, Julia Grigorovich, Aleksandr Zolotarev, Mikhail Sidorenko, Irina Melchakova, Anna Mikhailovskaya, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101327</t>
   </si>
@@ -604,51 +604,51 @@
       </c>
       <c r="D5">
         <v>63</v>
       </c>
       <c r="E5">
         <v>101327</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>3.01</v>
       </c>
       <c r="I5">
         <v>0.55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6">
         <v>2023</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>