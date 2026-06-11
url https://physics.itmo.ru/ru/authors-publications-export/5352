--- v1 (2025-11-15)
+++ v2 (2026-06-11)
@@ -12,203 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Continuous Separation of Laser-Ablated Silicon Nanoparticles Using a Spiral Inertial Microfluidic Device: A Route to Monodisperse Mie-Resonant Colloids for Nanophotonics</t>
+  </si>
+  <si>
+    <t>Sabina Bikmetova, Ivan Reznik, Daria Sennikova, Pavel Kustov, Artur Karamyants, Lilia  Dvoretskaya, Lidia Mikhailova, Konstantin Arabuli, Kirill Lepik, Mikhail Zyuzin, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>ACS Applied Nano Materials</t>
+  </si>
+  <si>
+    <t>10.1021/acsanm.6c00888</t>
+  </si>
+  <si>
     <t>Polarization-Sensitive Scattering from Tunable Hybrid Au–Si Nanoantennas for Anticounterfeiting Applications</t>
   </si>
   <si>
     <t>Pavel Kustov, Vitaly Yaroshenko, Martin Sandomirskii, Elena Petrova, Maria  Fedorova, Eduard Ageev, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>1432−1442</t>
   </si>
   <si>
     <t>10.1021/acsaom.5c00156</t>
   </si>
   <si>
     <t>Spectral physical unclonable functions: downscaling randomness with multi-resonant hybrid particles</t>
   </si>
   <si>
     <t>Martin Sandomirskii, Elena Petrova, Pavel Kustov, Lev Chizhov, Artem Larin, Stephanie Bruyere, Vitaly Yaroshenko, Eduard Ageev, Pavel Belov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-025-60121-9</t>
   </si>
   <si>
     <t>IR Hidden Patterns for Security Labels</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Artem Larin, Sergey Syubaev, Ivan Vazhenin, Pavel Kustov, Dmitriy Dolgintsev, Eduard Ageev, Stanislav Gurbatov, Alina Maksimova, Kristina Novikova, Sergey Babin, Aleksey Kozlov, Alexandr Dostovalov, Aleksandr Kuchmizhak, Dmitry Zuev</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>9714-9722</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.4c02051</t>
   </si>
   <si>
+    <t>Multiphoton Luminescence in Resonant Silicon Nanoparticles for Physically Unclonable Anticounterfeiting Labels</t>
+  </si>
+  <si>
+    <t>Elena Petrova, Pavel Kustov, Martin Sandomirskii, Yali Sun, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>2023 IEEE 23rd International Conference on Nanotechnology (NANO)</t>
+  </si>
+  <si>
+    <t>10.1109/nano58406.2023.10231179</t>
+  </si>
+  <si>
     <t>Femtosecond Direct Laser Writing on Bi-Layer Gold-Silicon Films for Hidden Data Storage and Random Key Generation</t>
   </si>
   <si>
     <t>Мартин Сандомирский, Екатерина Понкратова, Елена Петрова, Павел Кустов, Артем Ларин, Эдуард Агеев, Дмитрий Зуев</t>
   </si>
   <si>
-    <t>2023 IEEE 23rd International Conference on Nanotechnology (NANO)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/nano58406.2023.10231269</t>
   </si>
   <si>
-    <t>Multiphoton Luminescence in Resonant Silicon Nanoparticles for Physically Unclonable Anticounterfeiting Labels</t>
-[...7 lines deleted...]
-  <si>
     <t>Active Erbium‐Doped Silicon Nanoantenna</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Marina Obramenko, Anna Dyatlovich, Pavel Kustov, Alexander Gudovskikh, Aleksandr Goltaev, Ivan Mukhin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202200661</t>
   </si>
   <si>
+    <t>Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</t>
+  </si>
+  <si>
+    <t>Ekaterina Gunina, Artem Larin, Pavel Kustov, Alexandre Nomine, J. Ghanbaja, Stephanie Bruyere, Thierry Belmonte, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials54993.2022.9920910</t>
+  </si>
+  <si>
     <t>All-dielectric silicon nanoparticles on flexible substrate for anticounterfeiting labels</t>
   </si>
   <si>
     <t>Pavel Kustov, Elena Petrova, Martin Sandomirskii, Dmitry Zuev</t>
   </si>
   <si>
-    <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials54993.2022.9920716</t>
   </si>
   <si>
-    <t>Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</t>
-[...7 lines deleted...]
-  <si>
     <t>Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Peter Trifonov, Pavel Kustov, Martin Sandomirskii, Mikhail Zhukov, Artem Larin, Ivan Mukhin, Thierry Belmonte, Alexandre Nomine, Stéphanie Bruyère, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202205859</t>
   </si>
   <si>
     <t>Mie-Resonant Silicon Nanoparticles for Physically Unclonable Anti-Counterfeiting Labels</t>
   </si>
   <si>
     <t>Pavel Kustov, Elena Petrova, Mikhail Nazarov, Almaz Gilmullin, Martin Sandomirskii, Ekaterina Ponkratova, Vitaly Yaroshenko, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>ACS Applied Nano Materials</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1021/acsanm.2c01878</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Hybrid Resonant Metal-dielectic Nanostructures for Local Color Generation</t>
   </si>
   <si>
     <t>Eduard Ageev, V. A. Iudin, Yali Sun, Elena Petrova, Pavel Kustov, Vitaly Yaroshenko, Julia Mikhailova, A. S. Gudovskikh, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>10.1134/s0021364022040014</t>
   </si>
   <si>
     <t>Dielectric nanoresonator for enhancement of 2D material photoluminescence</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Pavel Kustov, Dmitry Zuev</t>
   </si>
@@ -545,426 +554,451 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="137.966" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="305.497" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="297.213" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>3.8</v>
+        <v>5.64</v>
       </c>
       <c r="I2">
-        <v>0.57</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>3</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>14.92</v>
+        <v>3.8</v>
       </c>
       <c r="I3">
-        <v>5.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
         <v>21</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>6.89</v>
+        <v>14.92</v>
       </c>
       <c r="I4">
-        <v>1.85</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="H5"/>
-      <c r="I5"/>
+      <c r="H5">
+        <v>6.89</v>
+      </c>
+      <c r="I5">
+        <v>1.85</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2023</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D7"/>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
-      <c r="H7">
-[...4 lines deleted...]
-      </c>
+      <c r="H7"/>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8"/>
-      <c r="E8"/>
+      <c r="E8">
+        <v>2200661</v>
+      </c>
       <c r="F8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
-      <c r="H8"/>
-      <c r="I8"/>
+      <c r="H8">
+        <v>10.95</v>
+      </c>
+      <c r="I8">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2022</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D10"/>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
+      <c r="E10"/>
       <c r="F10">
         <v>2022</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11"/>
-      <c r="E11"/>
+      <c r="E11">
+        <v>2205859</v>
+      </c>
       <c r="F11">
         <v>2022</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
       <c r="H11">
-        <v>6.14</v>
+        <v>19.92</v>
       </c>
       <c r="I11">
-        <v>1.18</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
         <v>2022</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H12">
         <v>6.14</v>
       </c>
       <c r="I12">
         <v>1.18</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13">
+        <v>5</v>
+      </c>
+      <c r="E13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-[...3 lines deleted...]
-      <c r="E13"/>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H13">
-        <v>1.4</v>
+        <v>6.14</v>
       </c>
       <c r="I13">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>2022</v>
+      </c>
+      <c r="G14" t="s">
         <v>59</v>
       </c>
-      <c r="D14">
+      <c r="H14">
+        <v>1.4</v>
+      </c>
+      <c r="I14">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15">
         <v>2015</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15">
         <v>2021</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="G15" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15">
         <v>0.55</v>
       </c>
-      <c r="I14">
+      <c r="I15">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>