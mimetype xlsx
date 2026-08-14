--- v2 (2026-06-11)
+++ v3 (2026-08-14)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Laser-Induced Stochastic Copper Microstructures for Flexible Physically Unclonable Labels</t>
+  </si>
+  <si>
+    <t>Elena Petrova, Victoria Orekhova, Maria Fedorova, Martin Sandomirskii, Pavel Kustov, Kirill Bogdanov, Lev Logunov, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Langmuir</t>
+  </si>
+  <si>
+    <t>10.1021/acs.langmuir.6c02138</t>
   </si>
   <si>
     <t>Continuous Separation of Laser-Ablated Silicon Nanoparticles Using a Spiral Inertial Microfluidic Device: A Route to Monodisperse Mie-Resonant Colloids for Nanophotonics</t>
   </si>
   <si>
     <t>Sabina Bikmetova, Ivan Reznik, Daria Sennikova, Pavel Kustov, Artur Karamyants, Lilia  Dvoretskaya, Lidia Mikhailova, Konstantin Arabuli, Kirill Lepik, Mikhail Zyuzin, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.6c00888</t>
   </si>
   <si>
     <t>Polarization-Sensitive Scattering from Tunable Hybrid Au–Si Nanoantennas for Anticounterfeiting Applications</t>
   </si>
   <si>
     <t>Pavel Kustov, Vitaly Yaroshenko, Martin Sandomirskii, Elena Petrova, Maria  Fedorova, Eduard Ageev, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>1432−1442</t>
   </si>
@@ -554,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="297.213" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -621,384 +633,409 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>3.88</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>3.8</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>0.57</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>3</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>14.92</v>
+        <v>3.8</v>
       </c>
       <c r="I4">
-        <v>5.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>6.89</v>
+        <v>14.92</v>
       </c>
       <c r="I5">
-        <v>1.85</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
       <c r="F6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H6"/>
-      <c r="I6"/>
+      <c r="H6">
+        <v>6.89</v>
+      </c>
+      <c r="I6">
+        <v>1.85</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D8"/>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
-      <c r="H8">
-[...4 lines deleted...]
-      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9"/>
-      <c r="E9"/>
+      <c r="E9">
+        <v>2200661</v>
+      </c>
       <c r="F9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
+      <c r="H9">
+        <v>10.95</v>
+      </c>
+      <c r="I9">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2022</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>2022</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D12"/>
-      <c r="E12"/>
+      <c r="E12">
+        <v>2205859</v>
+      </c>
       <c r="F12">
         <v>2022</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H12">
-        <v>6.14</v>
+        <v>19.92</v>
       </c>
       <c r="I12">
-        <v>1.18</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13">
         <v>6.14</v>
       </c>
       <c r="I13">
         <v>1.18</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14">
+        <v>5</v>
+      </c>
+      <c r="E14" t="s">
         <v>58</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>59</v>
       </c>
       <c r="H14">
-        <v>1.4</v>
+        <v>6.14</v>
       </c>
       <c r="I14">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>2022</v>
+      </c>
+      <c r="G15" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15">
+        <v>1.4</v>
+      </c>
+      <c r="I15">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16">
         <v>2015</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15">
+      <c r="E16" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16">
         <v>2021</v>
       </c>
-      <c r="G15" t="s">
-[...2 lines deleted...]
-      <c r="H15">
+      <c r="G16" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16">
         <v>0.55</v>
       </c>
-      <c r="I15">
+      <c r="I16">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>