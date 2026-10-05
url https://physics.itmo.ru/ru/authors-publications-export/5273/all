--- v5 (2026-06-05)
+++ v6 (2026-10-05)
@@ -221,74 +221,74 @@
   <si>
     <t>Mihail Bochkarev, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Materials Today</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2024.08.015</t>
   </si>
   <si>
     <t>Electromagnetic hot spots in dielectric cylindrical and ring resonators</t>
   </si>
   <si>
     <t>Kirill Bronnikov, Аlina Сhetverikova, Nikolay Solodovchenko</t>
   </si>
   <si>
     <t>2024 International Conference Laser Optics (ICLO)</t>
   </si>
   <si>
     <t>380-380</t>
   </si>
   <si>
     <t>10.1109/iclo59702.2024.10624384</t>
   </si>
   <si>
+    <t>Scattering Spectra and Hot Spots in Dielectric Ring and Ring-disk Dimer</t>
+  </si>
+  <si>
+    <t>Аlina Сhetverikova, Kirill Bronnikov, Nikolay Solodovchenko, Mihail Bochkarev, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618589</t>
+  </si>
+  <si>
     <t>Photonics of Topological Transition from Dielectric Ring to Split Ring</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-6</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618369</t>
   </si>
   <si>
-    <t>Scattering Spectra and Hot Spots in Dielectric Ring and Ring-disk Dimer</t>
-[...10 lines deleted...]
-  <si>
     <t>Engineering of High-Q States via Collective Mode Coupling in Chains of Mie Resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Maria Poleva, Nikolay Solodovchenko, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman S. Savelev</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1657-1663</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01874</t>
   </si>
   <si>
     <t>Quadruplets of exceptional points and bound states in the continuum in dielectric rings</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.075131</t>
   </si>
   <si>
     <t>Fano resonances in all-dielectric nanostructures</t>
@@ -341,87 +341,87 @@
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko, Timur Seidov, Igor Popov, Elizaveta Nenasheva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2022.09.007</t>
   </si>
   <si>
     <t>Silver particles embedded in silicon: The fabrication process and their application in surface enhanced Raman scattering (SERS)</t>
   </si>
   <si>
     <t>Anna Ermina, Nikolay Solodovchenko, Kristina V. Prigoda, Vladimir S. Levitskii, Vladimir O. Bolshakov, Maxim Yu. Maximov, Yury M. Koshtyal, Sergey I. Pavlov, Vladimir A. Tolmachev, Yuliya A. Zharova</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2022.155146</t>
   </si>
   <si>
     <t>Bound states in the continuum versus material losses:  Ge 2 Sb 2 Te 5  as an example</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko,  Denis A. Yavsin,  Alexander B. Pevtsov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.105.165425</t>
   </si>
   <si>
+    <t>Scattering spectra of dielectric ring: microwave experiments</t>
+  </si>
+  <si>
+    <t>Nikolay Solodovchenko, Mikhail Sidorenko</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012144</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012144</t>
+  </si>
+  <si>
+    <t>Resonant light scattering from dielectric ring of rectangular cross section</t>
+  </si>
+  <si>
+    <t>Nikolay Solodovchenko, T Z Seidov, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>012145</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012145</t>
+  </si>
+  <si>
     <t>Are there bound states in the continuum in a dielectric ring?</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012017</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012017</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012145</t>
   </si>
   <si>
     <t>Bound states in the continuum in strong-coupling and weak-coupling regimes under the cylinder – ring transition</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Daria Bochek, Mikhail Limonov</t>
   </si>
   <si>
     <t>4347-4355</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0351</t>
   </si>
   <si>
     <t>Quadrupole-driven metamaterials</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020120</t>
   </si>
@@ -1212,81 +1212,81 @@
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>66</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F17">
         <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>71</v>
+      </c>
+      <c r="D18">
+        <v>13</v>
+      </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18">
         <v>2024</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
@@ -1522,80 +1522,80 @@
         <v>1.54</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>111</v>
       </c>
       <c r="D28">
         <v>2015</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
+      <c r="H28"/>
       <c r="I28">
         <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>111</v>
       </c>
       <c r="D29">
         <v>2015</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="H29"/>
+      <c r="H29">
+        <v>0.55</v>
+      </c>
       <c r="I29">
         <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>111</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
         <v>120</v>
       </c>
       <c r="F30">
         <v>2021</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>