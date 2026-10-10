--- v6 (2026-10-05)
+++ v7 (2026-10-10)
@@ -341,87 +341,87 @@
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko, Timur Seidov, Igor Popov, Elizaveta Nenasheva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2022.09.007</t>
   </si>
   <si>
     <t>Silver particles embedded in silicon: The fabrication process and their application in surface enhanced Raman scattering (SERS)</t>
   </si>
   <si>
     <t>Anna Ermina, Nikolay Solodovchenko, Kristina V. Prigoda, Vladimir S. Levitskii, Vladimir O. Bolshakov, Maxim Yu. Maximov, Yury M. Koshtyal, Sergey I. Pavlov, Vladimir A. Tolmachev, Yuliya A. Zharova</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2022.155146</t>
   </si>
   <si>
     <t>Bound states in the continuum versus material losses:  Ge 2 Sb 2 Te 5  as an example</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko,  Denis A. Yavsin,  Alexander B. Pevtsov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.105.165425</t>
   </si>
   <si>
+    <t>Are there bound states in the continuum in a dielectric ring?</t>
+  </si>
+  <si>
+    <t>Daria Bochek, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012017</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012017</t>
+  </si>
+  <si>
     <t>Scattering spectra of dielectric ring: microwave experiments</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012144</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012144</t>
   </si>
   <si>
     <t>Resonant light scattering from dielectric ring of rectangular cross section</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, T Z Seidov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>012145</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012145</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012017</t>
   </si>
   <si>
     <t>Bound states in the continuum in strong-coupling and weak-coupling regimes under the cylinder – ring transition</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Daria Bochek, Mikhail Limonov</t>
   </si>
   <si>
     <t>4347-4355</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0351</t>
   </si>
   <si>
     <t>Quadrupole-driven metamaterials</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020120</t>
   </si>
@@ -1522,80 +1522,80 @@
         <v>1.54</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>111</v>
       </c>
       <c r="D28">
         <v>2015</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
-      <c r="H28"/>
+      <c r="H28">
+        <v>0.55</v>
+      </c>
       <c r="I28">
         <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>111</v>
       </c>
       <c r="D29">
         <v>2015</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29">
         <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>111</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
         <v>120</v>
       </c>
       <c r="F30">
         <v>2021</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>