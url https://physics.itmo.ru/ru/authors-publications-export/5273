--- v9 (2026-06-25)
+++ v10 (2026-10-09)
@@ -341,87 +341,87 @@
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko, Timur Seidov, Igor Popov, Elizaveta Nenasheva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2022.09.007</t>
   </si>
   <si>
     <t>Silver particles embedded in silicon: The fabrication process and their application in surface enhanced Raman scattering (SERS)</t>
   </si>
   <si>
     <t>Anna Ermina, Nikolay Solodovchenko, Kristina V. Prigoda, Vladimir S. Levitskii, Vladimir O. Bolshakov, Maxim Yu. Maximov, Yury M. Koshtyal, Sergey I. Pavlov, Vladimir A. Tolmachev, Yuliya A. Zharova</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2022.155146</t>
   </si>
   <si>
     <t>Bound states in the continuum versus material losses:  Ge 2 Sb 2 Te 5  as an example</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko,  Denis A. Yavsin,  Alexander B. Pevtsov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.105.165425</t>
   </si>
   <si>
+    <t>Scattering spectra of dielectric ring: microwave experiments</t>
+  </si>
+  <si>
+    <t>Nikolay Solodovchenko, Mikhail Sidorenko</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012144</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012144</t>
+  </si>
+  <si>
+    <t>Resonant light scattering from dielectric ring of rectangular cross section</t>
+  </si>
+  <si>
+    <t>Nikolay Solodovchenko, T Z Seidov, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>012145</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012145</t>
+  </si>
+  <si>
     <t>Are there bound states in the continuum in a dielectric ring?</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012017</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012017</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012145</t>
   </si>
   <si>
     <t>Bound states in the continuum in strong-coupling and weak-coupling regimes under the cylinder – ring transition</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Daria Bochek, Mikhail Limonov</t>
   </si>
   <si>
     <t>4347-4355</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0351</t>
   </si>
   <si>
     <t>Quadrupole-driven metamaterials</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020120</t>
   </si>
@@ -1522,80 +1522,80 @@
         <v>1.54</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>111</v>
       </c>
       <c r="D28">
         <v>2015</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
+      <c r="H28"/>
       <c r="I28">
         <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>111</v>
       </c>
       <c r="D29">
         <v>2015</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="H29"/>
+      <c r="H29">
+        <v>0.55</v>
+      </c>
       <c r="I29">
         <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>111</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
         <v>120</v>
       </c>
       <c r="F30">
         <v>2021</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>