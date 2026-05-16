--- v2 (2026-04-20)
+++ v3 (2026-05-16)
@@ -56,87 +56,87 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Molecular Chiral Response Enhanced by Crosstalking Quasi-Bound States in the Continuum</t>
   </si>
   <si>
     <t>Diana Shakirova, Adria Canos Valero, Daniil Riabov, Hatice Altug, Andrey Bogdanov, Thomas Weiss</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>6011-6018</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.5c01225</t>
   </si>
   <si>
+    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012136</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012136</t>
+  </si>
+  <si>
+    <t>Miniaturized all-angle accessible RIFD tag</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>012092</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012092</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
@@ -714,128 +714,128 @@
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2021</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
         <v>7.92</v>
       </c>
       <c r="I6">
         <v>2.12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2021</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
         <v>4.93</v>
       </c>
       <c r="I7">
         <v>1.53</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>119</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>2021</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
         <v>3.97</v>
       </c>
       <c r="I8">
         <v>1.03</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2021</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2021</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10">
         <v>4.93</v>
       </c>
       <c r="I10">
         <v>1.53</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>44</v>
       </c>
@@ -872,51 +872,51 @@
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12">
         <v>2020</v>
       </c>
       <c r="G12" t="s">
         <v>51</v>
       </c>
       <c r="H12">
         <v>4.39</v>
       </c>
       <c r="I12">
         <v>1.65</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13">
         <v>102</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>2020</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13">
         <v>4.04</v>
       </c>
       <c r="I13">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>