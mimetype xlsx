--- v4 (2026-01-14)
+++ v5 (2026-09-21)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mid-IR light modulators enabled by dynamically tunable ultra-high-Q silicon membrane metasurfaces</t>
+  </si>
+  <si>
+    <t>Felix Ulrich Brikh, Aleksei Ezerskii, Olesya Pashina, Nikita Glebov, Wenhong Yang, Wenping Yin, Sergey Makarov, Mihail Petrov, Ivan Sinev, Hatice Altug</t>
+  </si>
+  <si>
+    <t>Nature Communications</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-75121-6</t>
+  </si>
+  <si>
     <t>Ultrafast switching of a metasurface quasi-bound state in the continuum via transient optical symmetry breaking</t>
   </si>
   <si>
     <t>Giulia Crotti, Andrea Schirato, Olesya Pashina, Olga Sergaeva, Mihail Petrov, Costantino De Angelis, Giuseppe Della Valle</t>
   </si>
   <si>
     <t>Light: Science &amp; Applications</t>
   </si>
   <si>
     <t>10.1038/s41377-025-01885-z</t>
   </si>
   <si>
     <t>A comparative study of plasmonic nanoparticles for targeted photothermal therapy of melanoma tumors using various irradiation modes</t>
   </si>
   <si>
     <t>Lidia Mikhailova, Elizaveta Vysotina, Maria Timofeeva, Elena Kopoleva, Van Gulinian, Olesya Pashina, Konstantin Arabuli, Olga Gusliakova, Ekaterina Prikhozhdenko, Xiaoli Qi,  Петров Андрей, Eduard Ageev, Mihail Petrov, Constantino De Angelis, Mikhail Durymanov, Gleb Sukhorukov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.005</t>
   </si>
   <si>
     <t>Second-Order Nonlinear Circular Dichroism in Square Lattice Array of Germanium Nanohelices</t>
@@ -197,72 +209,72 @@
   <si>
     <t>10.1016/b978-0-32-398384-6.00017-6</t>
   </si>
   <si>
     <t>Nonlinear optical heating of all-dielectric super-cavity: efficient light-to-heat conversion through giant thermorefractive bistability</t>
   </si>
   <si>
     <t>Daniil Ryabov, Olesya Pashina, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1515/nanoph-2022-0074</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
+    <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012129</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012129</t>
+  </si>
+  <si>
     <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
   </si>
   <si>
     <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012104</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012104</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012129</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020033</t>
   </si>
   <si>
     <t>10.1063/5.0031853</t>
   </si>
@@ -590,51 +602,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="160.389" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -649,487 +661,514 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>17.78</v>
+        <v>14.92</v>
       </c>
       <c r="I2">
-        <v>6.1</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="H3"/>
+      <c r="H3">
+        <v>17.78</v>
+      </c>
       <c r="I3">
-        <v>3.18</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>6</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
       </c>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H4"/>
       <c r="I4">
-        <v>2.74</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>10.95</v>
+        <v>7.53</v>
       </c>
       <c r="I5">
-        <v>3.17</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>13.14</v>
+        <v>10.95</v>
       </c>
       <c r="I6">
-        <v>3.78</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>28</v>
+      </c>
+      <c r="D7">
+        <v>18</v>
+      </c>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
-        <v>7.92</v>
+        <v>13.14</v>
       </c>
       <c r="I7">
-        <v>2.12</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E8" t="s">
         <v>35</v>
       </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>7.08</v>
+        <v>7.92</v>
       </c>
       <c r="I8">
-        <v>2.27</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="D9"/>
-      <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9">
-        <v>12.26</v>
+        <v>7.08</v>
       </c>
       <c r="I9">
-        <v>3.76</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
-      <c r="H10"/>
-      <c r="I10"/>
+      <c r="H10">
+        <v>12.26</v>
+      </c>
+      <c r="I10">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
-      <c r="D12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D12">
+        <v>12</v>
+      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>52</v>
+      </c>
+      <c r="H12">
+        <v>17.46</v>
+      </c>
+      <c r="I12">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13"/>
+      <c r="D13"/>
+      <c r="E13" t="s">
+        <v>56</v>
+      </c>
       <c r="F13">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>60</v>
       </c>
       <c r="H14">
-        <v>3.56</v>
+        <v>7.92</v>
       </c>
       <c r="I14">
-        <v>1.26</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15">
+        <v>1992</v>
+      </c>
+      <c r="F15">
+        <v>2022</v>
+      </c>
+      <c r="G15" t="s">
         <v>64</v>
       </c>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
       <c r="H15">
-        <v>0.55</v>
+        <v>3.56</v>
       </c>
       <c r="I15">
-        <v>0.21</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D16">
         <v>2015</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16">
         <v>0.55</v>
       </c>
       <c r="I16">
         <v>0.21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17">
+        <v>2015</v>
+      </c>
+      <c r="E17" t="s">
         <v>71</v>
       </c>
-      <c r="D17"/>
-      <c r="E17"/>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17">
-        <v>3.83</v>
+        <v>0.55</v>
       </c>
       <c r="I17">
-        <v>1.23</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="E18" t="s">
         <v>75</v>
       </c>
+      <c r="D18"/>
+      <c r="E18"/>
       <c r="F18">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
-      <c r="H18"/>
+      <c r="H18">
+        <v>3.83</v>
+      </c>
       <c r="I18">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19">
+        <v>2300</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19">
+        <v>2020</v>
+      </c>
+      <c r="G19" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19">
         <v>0.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>