--- v5 (2026-09-21)
+++ v6 (2026-10-22)
@@ -209,72 +209,72 @@
   <si>
     <t>10.1016/b978-0-32-398384-6.00017-6</t>
   </si>
   <si>
     <t>Nonlinear optical heating of all-dielectric super-cavity: efficient light-to-heat conversion through giant thermorefractive bistability</t>
   </si>
   <si>
     <t>Daniil Ryabov, Olesya Pashina, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1515/nanoph-2022-0074</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
+    <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
+  </si>
+  <si>
+    <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012104</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012104</t>
+  </si>
+  <si>
     <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012129</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012129</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012104</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020033</t>
   </si>
   <si>
     <t>10.1063/5.0031853</t>
   </si>
@@ -1023,83 +1023,83 @@
       </c>
       <c r="D15">
         <v>47</v>
       </c>
       <c r="E15">
         <v>1992</v>
       </c>
       <c r="F15">
         <v>2022</v>
       </c>
       <c r="G15" t="s">
         <v>64</v>
       </c>
       <c r="H15">
         <v>3.56</v>
       </c>
       <c r="I15">
         <v>1.26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16">
         <v>2015</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
         <v>0.55</v>
       </c>
       <c r="I16">
         <v>0.21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17">
         <v>2015</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17">
         <v>0.55</v>
       </c>
       <c r="I17">
         <v>0.21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">