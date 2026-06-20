--- v0 (2025-10-11)
+++ v1 (2026-06-20)
@@ -12,95 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Interlayer exciton flux amplification driven by strong exciton confinement</t>
+  </si>
+  <si>
+    <t>Hyeongwoo Lee, Taeyoung Moon, Artem Abramov, Ivan  Kalantaevsky, Huitae Joo, Sujeong Kim, Vasily Kravtsov, Kyoung-Duck Park</t>
+  </si>
+  <si>
+    <t>Nature Materials</t>
+  </si>
+  <si>
+    <t>10.1038/s41563-026-02569-8</t>
+  </si>
+  <si>
     <t>High momentum two-dimensional propagation of emitted photoluminescence coupled with surface lattice resonance</t>
   </si>
   <si>
     <t>Yeonjeong Koo, Dong Kyo Oh, Jungho Mun, Artem Abramov, Mikhail Tiugaev, Yong Bin Kim, Inki Kim, Tae Ho Kim, Sera Yang, Yeseul Kim, Jonghwan Kim, Vasily Kravtsov, Junsuk Rho, Kyoung-Duck Park</t>
   </si>
   <si>
     <t>Light: Science &amp; Applications</t>
   </si>
   <si>
     <t>10.1038/s41377-025-01873-3</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>In-Plane Directional MoS2 Emitter Employing Dielectric Nanowire Cavity</t>
   </si>
   <si>
     <t>Alexey Kuznetsov,  Аникина Мария,  Adilet Nurlanbekovich Toksumakov, Artem Abramov,  Вячеслав Дремов, Eseniia  Zavialova, Valeriy Kondratiev,  Федотов Владимир, Ivan Mukhin, Vasily Kravtsov,  Новоселов Костя,  Aleksey Arsenin,  Волков Валентин,  Davit Armenovich Ghazaryan, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400476</t>
   </si>
   <si>
     <t>Surface Plasmon Polariton Photoluminescence Enhancement of Single InP Nanowires with InAsP Quantum Wells</t>
   </si>
   <si>
     <t>Talgat Shugabaev, Vladislav O. Gridchin, Ivan A. Melnichenko, Pavel Bulkin, Artem Abramov, Alexey Kuznetsov, Alina A. Maksimova, Ivan A. Novikov, Artem I. Khrebtov, Yevgeniy V. Ubyivovk, Konstantin P. Kotlyar, Natalia V. Kryzhanovskaya, Rodion R. Reznik, George E. Cirlin</t>
   </si>
@@ -500,328 +512,353 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>17.73</v>
+        <v>43.84</v>
       </c>
       <c r="I2">
-        <v>5.02</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>14</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>18.81</v>
+        <v>17.73</v>
       </c>
       <c r="I3">
-        <v>6.07</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>18.81</v>
+      </c>
+      <c r="I4">
+        <v>6.07</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>3.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>14.92</v>
+        <v>3.04</v>
       </c>
       <c r="I6">
-        <v>5.56</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
+      <c r="H7">
+        <v>14.92</v>
+      </c>
+      <c r="I7">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>16</v>
+      </c>
       <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
-      <c r="H8">
-[...4 lines deleted...]
-      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
+        <v>2023</v>
+      </c>
+      <c r="G9" t="s">
         <v>40</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>6.86</v>
+        <v>15.15</v>
       </c>
       <c r="I9">
-        <v>2.01</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="D10">
+      <c r="F10">
+        <v>2021</v>
+      </c>
+      <c r="G10" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10">
+        <v>6.86</v>
+      </c>
+      <c r="I10">
+        <v>2.01</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11">
         <v>53</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11">
         <v>2019</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="H10">
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11">
         <v>0.64</v>
       </c>
-      <c r="I10">
+      <c r="I11">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>