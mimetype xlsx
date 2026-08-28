--- v2 (2026-07-24)
+++ v3 (2026-08-28)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Optical probing of Wigner crystallization in monolayer WSe2 via diffraction of longitudinal excitons</t>
+  </si>
+  <si>
+    <t>Artem Abramov, Emil Chiglintsev, Tatyana Oskolkova, Maria Titova, Mikhail Kashchenko, Alexander Chernov, Vasily Kravtsov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>L051404</t>
+  </si>
+  <si>
+    <t>10.1103/yt7r-p9jj</t>
   </si>
   <si>
     <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
   </si>
   <si>
     <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202503825</t>
   </si>
   <si>
     <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>13328-13337</t>
   </si>
@@ -539,51 +554,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -598,350 +613,379 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>115</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>9.93</v>
+        <v>3.56</v>
       </c>
       <c r="I2">
-        <v>2.89</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>7.79</v>
+        <v>9.93</v>
       </c>
       <c r="I3">
-        <v>2.04</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
+      <c r="D4">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>43.84</v>
+        <v>7.79</v>
       </c>
       <c r="I4">
-        <v>14.34</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>17.73</v>
+        <v>43.84</v>
       </c>
       <c r="I5">
-        <v>5.02</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>29</v>
+      </c>
+      <c r="D6">
+        <v>14</v>
+      </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6">
-        <v>18.81</v>
+        <v>17.73</v>
       </c>
       <c r="I6">
-        <v>6.07</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>18.81</v>
+      </c>
+      <c r="I7">
+        <v>6.07</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8">
-        <v>3.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9">
-        <v>14.92</v>
+        <v>3.04</v>
       </c>
       <c r="I9">
-        <v>5.56</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="I10"/>
+        <v>46</v>
+      </c>
+      <c r="H10">
+        <v>14.92</v>
+      </c>
+      <c r="I10">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>49</v>
+      </c>
+      <c r="D11">
+        <v>16</v>
+      </c>
       <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="E12" t="s">
         <v>53</v>
       </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
       <c r="H12">
-        <v>6.86</v>
+        <v>15.15</v>
       </c>
       <c r="I12">
-        <v>2.01</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="G13" t="s">
         <v>59</v>
       </c>
       <c r="H13">
+        <v>6.86</v>
+      </c>
+      <c r="I13">
+        <v>2.01</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14">
+        <v>2019</v>
+      </c>
+      <c r="G14" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14">
         <v>0.64</v>
       </c>
-      <c r="I13">
+      <c r="I14">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>