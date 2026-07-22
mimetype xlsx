--- v2 (2026-03-31)
+++ v3 (2026-07-22)
@@ -191,120 +191,120 @@
   <si>
     <t>Olga S. Pavlova, Mikhail V. Gulyaev, Lev L. Gervits, Anna Hurshkainen, Anton V. Nikulin, Viktor Puchnin, Ekaterina D. Teploukhova, Tatyana A. Kuropatkina, Nikolay V. Anisimov, Nataliya A. Medvedeva, Yury A. Pirogov</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>2318-2331</t>
   </si>
   <si>
     <t>10.1002/mrm.29606</t>
   </si>
   <si>
     <t>Improving detection of fMRI activation at 1.5 T using high permittivity ceramics</t>
   </si>
   <si>
     <t>Vladislav Koloskov, Mikhail Zubkov, Georgiy Solomakha, Viktor Puchnin, Anatolii Levchuk, Irina Melchakova, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2023.107390</t>
   </si>
   <si>
     <t>Quadrature transceive wireless coil: Design concept and application for bilateral breast MRI at 1.5 T</t>
   </si>
   <si>
-    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Petrova, Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
+    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Raskina (Petrova), Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1002/mrm.29507</t>
   </si>
   <si>
     <t>INVESTIGATION OF THE DIAGNOSTIC QUALITY OF BREAST MRI USING INNOVATIVE WIRELESS COILS</t>
   </si>
   <si>
     <t>K.S. Anpilogova, Виктор Пучнин, G.E. Trufanov, A.Yu. Efimtsev, V.A. Fokin, Алёна Щелокова, A.E. Andreichenko, T.M. Bobrovskaya</t>
   </si>
   <si>
     <t>69-74</t>
   </si>
   <si>
     <t>10.33266/1024-6177-2022-67-5-69-74</t>
   </si>
   <si>
     <t>Imaging capabilities of the 1H-X-nucleus metamaterial-inspired multinuclear RF-coil</t>
   </si>
   <si>
     <t>Viktor Puchnin, Mikhail Gulyaev, Yury Pirogov, Mikhail Zubkov</t>
   </si>
   <si>
     <t>IEEE Transactions on Medical Imaging</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tmi.2022.3143693</t>
   </si>
   <si>
     <t>Control of the near magnetic field pattern uniformity inside metamaterial-inspired volumetric resonators</t>
   </si>
   <si>
     <t>Aigerim Jandaliyeva, Viktor Puchnin, Alexey Slobozhanyuk, Alena Shchelokova</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100989</t>
   </si>
   <si>
+    <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
+  </si>
+  <si>
+    <t>Viktor Puchnin, Anna Hurshkainen, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012116</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012116</t>
+  </si>
+  <si>
     <t>Magnetic resonance imaging with a multi-tunable metamaterial-inspired radiofrequency coil</t>
   </si>
   <si>
     <t>Viktor Puchnin, M Gulyaev, Mikhail Zubkov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012171</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012171</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012116</t>
   </si>
   <si>
     <t>Metamaterial inspired resonator for targeted breast MRI at 1.5 T.</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020100</t>
   </si>
   <si>
     <t>10.1063/5.0031918</t>
   </si>
   <si>
     <t>Metamaterial inspired wireless coil for clinical breast imaging</t>
   </si>
   <si>
     <t>Viktor Puchnin, Georgiy Solomakha, Arthur W. Magill, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2020.106877</t>
   </si>
 </sst>
 </file>
 
@@ -1152,51 +1152,51 @@
       <c r="C19" t="s">
         <v>76</v>
       </c>
       <c r="D19">
         <v>2015</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.21</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20">
         <v>2300</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20">
         <v>2020</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.19</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>