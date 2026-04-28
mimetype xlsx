--- v3 (2026-03-19)
+++ v4 (2026-04-28)
@@ -65,77 +65,77 @@
   <si>
     <t>Miniaturization limits of ceramic UHF RFID tags</t>
   </si>
   <si>
     <t>Alyona Maksimenko, Dmitry Dobrykh, Ildar Yusupov, Mingzhao Song, Irina Melchakova, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-025-88051-y</t>
   </si>
   <si>
     <t>Fabrication of Copper Patterns on a Curved Surface by Direct Laser Metallization from Deep Eutectic Solvents</t>
   </si>
   <si>
     <t>Dmitry Shestakov, Evgeniia Khairullina, Andrey Shishov, Ildar Yusupov, Andrey Komlev, Daria Markina, Eduard Danilovskiy, Mingzhao Song, Sergey Makarov, Ilya Tumkin, Lev Logunov</t>
   </si>
   <si>
     <t>Advanced Engineering Materials</t>
   </si>
   <si>
     <t>10.1002/adem.202401652</t>
   </si>
   <si>
+    <t>Distance Determination of Active Tag Location in the Near Field of Two Coils on NFC Standard Frequency</t>
+  </si>
+  <si>
+    <t>Julia Grigorovich, Sergey Geyman, Ildar Yusupov, Mikhail Udrov</t>
+  </si>
+  <si>
+    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
+  </si>
+  <si>
+    <t>26-29</t>
+  </si>
+  <si>
+    <t>10.1109/adminc63617.2024.10775556</t>
+  </si>
+  <si>
     <t>Two-Dimensional Near-Field Localization of Active Tag in the NFC Frequency Range</t>
   </si>
   <si>
     <t>Sergey Geyman, Julia Grigorovich, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
-    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
-[...1 lines deleted...]
-  <si>
     <t>23-25</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775366</t>
   </si>
   <si>
-    <t>Distance Determination of Active Tag Location in the Near Field of Two Coils on NFC Standard Frequency</t>
-[...10 lines deleted...]
-  <si>
     <t>Temperature Sensing with Passive Ceramic RFID Tag</t>
   </si>
   <si>
     <t>Dmitry Dobrykh, Alyona Maksimenko, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
     <t>30-32</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775843</t>
   </si>
   <si>
     <t>Long-range over-a-meter NFC link budget with distributed large-area coils</t>
   </si>
   <si>
     <t>Anton Kharchevskii, Ildar Yusupov, Dmitry Dobrykh, Mikhail Udrov, Sergey Geyman, Julia Grigorovich, Aleksandr Zolotarev, Mikhail Sidorenko, Irina Melchakova, Anna Mikhailovskaya, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101327</t>
   </si>
   <si>
     <t>Resonance cascading in a ceramic tag for long-range omnidirectional radio-frequency identification communication</t>
@@ -257,105 +257,105 @@
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195551</t>
   </si>
   <si>
     <t>Temperature control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>10.1063/5.0096841</t>
   </si>
   <si>
     <t>Self-aligning roly-poly RFID tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>10.1038/s41598-022-06061-6</t>
   </si>
   <si>
+    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012136</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012136</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Miniaturized all-angle accessible RIFD tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>012092</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
-    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
-[...8 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012136</t>
+    <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
+  </si>
+  <si>
+    <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>High-Permittivity Ceramic Tags Miniaturization for Long-Range RFID Applications</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2021 15th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
@@ -983,51 +983,51 @@
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
         <v>123</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9">
         <v>3.97</v>
       </c>
       <c r="I9">
         <v>1.03</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
@@ -1302,184 +1302,184 @@
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22">
         <v>2015</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>119</v>
+      </c>
+      <c r="E23">
+        <v>193504</v>
+      </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I23">
-        <v>2.12</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
-        <v>3.97</v>
+        <v>7.92</v>
       </c>
       <c r="I24">
-        <v>1.03</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>
       <c r="I25">
         <v>1.53</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26">
         <v>3.97</v>
       </c>
       <c r="I26">
         <v>1.03</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>107</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>4.93</v>
       </c>
       <c r="I28">
         <v>1.53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
@@ -1543,51 +1543,51 @@
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>119</v>
       </c>
       <c r="H31">
         <v>4.39</v>
       </c>
       <c r="I31">
         <v>1.65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>121</v>
       </c>
       <c r="D32">
         <v>102</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>122</v>
       </c>
       <c r="H32">
         <v>4.04</v>
       </c>
       <c r="I32">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>