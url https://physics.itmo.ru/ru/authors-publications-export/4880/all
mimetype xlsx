--- v5 (2026-06-14)
+++ v6 (2026-07-18)
@@ -296,66 +296,66 @@
   <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Miniaturized all-angle accessible RIFD tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>012092</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
+    <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
+  </si>
+  <si>
+    <t>10.1063/5.0064480</t>
+  </si>
+  <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>High-Permittivity Ceramic Tags Miniaturization for Long-Range RFID Applications</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2021 15th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
@@ -1302,99 +1302,99 @@
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22">
         <v>2015</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>119</v>
+      </c>
+      <c r="E23">
+        <v>193504</v>
+      </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I23">
-        <v>2.12</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
-        <v>3.97</v>
+        <v>7.92</v>
       </c>
       <c r="I24">
-        <v>1.03</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>