--- v6 (2026-07-18)
+++ v7 (2026-10-04)
@@ -65,75 +65,75 @@
   <si>
     <t>Miniaturization limits of ceramic UHF RFID tags</t>
   </si>
   <si>
     <t>Alyona Maksimenko, Dmitry Dobrykh, Ildar Yusupov, Mingzhao Song, Irina Melchakova, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-025-88051-y</t>
   </si>
   <si>
     <t>Fabrication of Copper Patterns on a Curved Surface by Direct Laser Metallization from Deep Eutectic Solvents</t>
   </si>
   <si>
     <t>Dmitry Shestakov, Evgeniia Khairullina, Andrey Shishov, Ildar Yusupov, Andrey Komlev, Daria Markina, Eduard Danilovskiy, Mingzhao Song, Sergey Makarov, Ilya Tumkin, Lev Logunov</t>
   </si>
   <si>
     <t>Advanced Engineering Materials</t>
   </si>
   <si>
     <t>10.1002/adem.202401652</t>
   </si>
   <si>
+    <t>Two-Dimensional Near-Field Localization of Active Tag in the NFC Frequency Range</t>
+  </si>
+  <si>
+    <t>Sergey Geyman, Julia Grigorovich, Ildar Yusupov, Mikhail Udrov</t>
+  </si>
+  <si>
+    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
+  </si>
+  <si>
+    <t>23-25</t>
+  </si>
+  <si>
+    <t>10.1109/adminc63617.2024.10775366</t>
+  </si>
+  <si>
     <t>Distance Determination of Active Tag Location in the Near Field of Two Coils on NFC Standard Frequency</t>
   </si>
   <si>
     <t>Julia Grigorovich, Sergey Geyman, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
-    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
-[...1 lines deleted...]
-  <si>
     <t>26-29</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775556</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/adminc63617.2024.10775366</t>
   </si>
   <si>
     <t>Temperature Sensing with Passive Ceramic RFID Tag</t>
   </si>
   <si>
     <t>Dmitry Dobrykh, Alyona Maksimenko, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
     <t>30-32</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775843</t>
   </si>
   <si>
     <t>Long-range over-a-meter NFC link budget with distributed large-area coils</t>
   </si>
   <si>
     <t>Anton Kharchevskii, Ildar Yusupov, Dmitry Dobrykh, Mikhail Udrov, Sergey Geyman, Julia Grigorovich, Aleksandr Zolotarev, Mikhail Sidorenko, Irina Melchakova, Anna Mikhailovskaya, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101327</t>
   </si>
@@ -983,51 +983,51 @@
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
         <v>123</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9">
         <v>3.97</v>
       </c>
       <c r="I9">
         <v>1.03</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">