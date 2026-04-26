--- v3 (2026-03-14)
+++ v4 (2026-04-26)
@@ -257,105 +257,105 @@
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195551</t>
   </si>
   <si>
     <t>Temperature control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>10.1063/5.0096841</t>
   </si>
   <si>
     <t>Self-aligning roly-poly RFID tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>10.1038/s41598-022-06061-6</t>
   </si>
   <si>
+    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012136</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012136</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Miniaturized all-angle accessible RIFD tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>012092</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
-    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
-[...8 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012136</t>
+    <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
+  </si>
+  <si>
+    <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>High-Permittivity Ceramic Tags Miniaturization for Long-Range RFID Applications</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2021 15th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
@@ -1302,184 +1302,184 @@
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22">
         <v>2015</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="D23">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>119</v>
+      </c>
+      <c r="E23">
+        <v>193504</v>
+      </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I23">
-        <v>2.12</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
-        <v>3.97</v>
+        <v>7.92</v>
       </c>
       <c r="I24">
-        <v>1.03</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>
       <c r="I25">
         <v>1.53</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26">
         <v>3.97</v>
       </c>
       <c r="I26">
         <v>1.03</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>107</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>4.93</v>
       </c>
       <c r="I28">
         <v>1.53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
@@ -1543,51 +1543,51 @@
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>119</v>
       </c>
       <c r="H31">
         <v>4.39</v>
       </c>
       <c r="I31">
         <v>1.65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>121</v>
       </c>
       <c r="D32">
         <v>102</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>122</v>
       </c>
       <c r="H32">
         <v>4.04</v>
       </c>
       <c r="I32">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>