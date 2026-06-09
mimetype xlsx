--- v4 (2026-04-26)
+++ v5 (2026-06-09)
@@ -167,63 +167,63 @@
   <si>
     <t>2023 Antennas Design and Measurement International Conference (ADMInC)</t>
   </si>
   <si>
     <t>89-92</t>
   </si>
   <si>
     <t>10.1109/adminc59462.2023.10335437</t>
   </si>
   <si>
     <t>Ceramic RFID Tag for Omnidirectional Long-Range Communication</t>
   </si>
   <si>
     <t>Alyona Maksimenko, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2023 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</t>
   </si>
   <si>
     <t>10.1109/apwc57320.2023.10297483</t>
   </si>
   <si>
     <t>Temperature-Controlled Topological Zigzag Arrays of Resonators</t>
   </si>
   <si>
-    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Yuri Kivshar, Dmitry Zhirihin</t>
+    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289521</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Trapping EM Power by Hollow Cylinders</t>
   </si>
   <si>
     <t>Abay Koshkimbay, Ildar Yusupov, Bakhtiyar Orazbayev, Alexey Slobozhanyuk, Constantinos Valagiannopoulos</t>
   </si>
   <si>
     <t>IEEE Transactions on Microwave Theory and Techniques</t>
   </si>
   <si>
     <t>1-8</t>
   </si>
   <si>
     <t>10.1109/tmtt.2023.3298199</t>
   </si>
   <si>
     <t>Compact long-range ceramic RFID tag for on-metal and non-metal applications</t>
   </si>
@@ -296,66 +296,66 @@
   <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Miniaturized all-angle accessible RIFD tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>012092</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
+    <t>Anapole-enabled RFID security against far-field attacks</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1515/nanoph-2021-0394</t>
+  </si>
+  <si>
     <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
   </si>
   <si>
     <t>10.1063/5.0064480</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>High-Permittivity Ceramic Tags Miniaturization for Long-Range RFID Applications</t>
   </si>
   <si>
     <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2021 15th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
@@ -1302,99 +1302,99 @@
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22">
         <v>2015</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="D23">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H23">
-        <v>3.97</v>
+        <v>7.92</v>
       </c>
       <c r="I23">
-        <v>1.03</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="D24">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>119</v>
+      </c>
+      <c r="E24">
+        <v>193504</v>
+      </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I24">
-        <v>2.12</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>