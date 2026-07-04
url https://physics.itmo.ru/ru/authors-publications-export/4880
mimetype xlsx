--- v5 (2026-06-09)
+++ v6 (2026-07-04)
@@ -257,87 +257,87 @@
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195551</t>
   </si>
   <si>
     <t>Temperature control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>10.1063/5.0096841</t>
   </si>
   <si>
     <t>Self-aligning roly-poly RFID tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>10.1038/s41598-022-06061-6</t>
   </si>
   <si>
+    <t>Superscattering for non-spherical objects</t>
+  </si>
+  <si>
+    <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012073</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012073</t>
+  </si>
+  <si>
+    <t>Miniaturized all-angle accessible RIFD tag</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>012092</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012092</t>
+  </si>
+  <si>
     <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012136</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012136</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012092</t>
   </si>
   <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
     <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
   </si>
   <si>
     <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
@@ -1358,128 +1358,128 @@
       </c>
       <c r="D24">
         <v>119</v>
       </c>
       <c r="E24">
         <v>193504</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
         <v>3.97</v>
       </c>
       <c r="I24">
         <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>
       <c r="I25">
         <v>1.53</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26">
         <v>3.97</v>
       </c>
       <c r="I26">
         <v>1.03</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>107</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>4.93</v>
       </c>
       <c r="I28">
         <v>1.53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
@@ -1543,51 +1543,51 @@
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>119</v>
       </c>
       <c r="H31">
         <v>4.39</v>
       </c>
       <c r="I31">
         <v>1.65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>121</v>
       </c>
       <c r="D32">
         <v>102</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>122</v>
       </c>
       <c r="H32">
         <v>4.04</v>
       </c>
       <c r="I32">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>