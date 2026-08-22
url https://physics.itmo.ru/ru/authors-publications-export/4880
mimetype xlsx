--- v6 (2026-07-04)
+++ v7 (2026-08-22)
@@ -257,87 +257,87 @@
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195551</t>
   </si>
   <si>
     <t>Temperature control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>10.1063/5.0096841</t>
   </si>
   <si>
     <t>Self-aligning roly-poly RFID tag</t>
   </si>
   <si>
     <t>Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>10.1038/s41598-022-06061-6</t>
   </si>
   <si>
+    <t>Miniaturized all-angle accessible RIFD tag</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012092</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012092</t>
+  </si>
+  <si>
+    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012136</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012136</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012136</t>
   </si>
   <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
     <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
   </si>
   <si>
     <t>10.1063/5.0064480</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
@@ -1358,128 +1358,128 @@
       </c>
       <c r="D24">
         <v>119</v>
       </c>
       <c r="E24">
         <v>193504</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
         <v>3.97</v>
       </c>
       <c r="I24">
         <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>
       <c r="I25">
         <v>1.53</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26">
         <v>3.97</v>
       </c>
       <c r="I26">
         <v>1.03</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>107</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>110</v>
       </c>
       <c r="H28">
         <v>4.93</v>
       </c>
       <c r="I28">
         <v>1.53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>111</v>
       </c>
@@ -1543,51 +1543,51 @@
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>119</v>
       </c>
       <c r="H31">
         <v>4.39</v>
       </c>
       <c r="I31">
         <v>1.65</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>121</v>
       </c>
       <c r="D32">
         <v>102</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>122</v>
       </c>
       <c r="H32">
         <v>4.04</v>
       </c>
       <c r="I32">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>