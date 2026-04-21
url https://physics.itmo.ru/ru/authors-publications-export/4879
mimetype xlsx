--- v3 (2026-02-28)
+++ v4 (2026-04-21)
@@ -272,75 +272,75 @@
   <si>
     <t>Cascades of Fano resonances in light scattering by dielectric particles</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko, Timur Seidov, Igor Popov, Elizaveta Nenasheva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Materials Today</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2022.09.007</t>
   </si>
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
+    <t>Scattering spectra of dielectric ring: microwave experiments</t>
+  </si>
+  <si>
+    <t>Nikolay Solodovchenko, Mikhail Sidorenko</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012144</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012144</t>
+  </si>
+  <si>
     <t>Omnidirectional Photonic Bandgap in Two-dimensional Photonic Quasicrystal Made of Near-Transparent Dielectric Material</t>
   </si>
   <si>
     <t>Ruslan Yafyasov, Mikhail Sidorenko, Mikhail Rybin, Alexander Petrov, Andrey Sayanskiy</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012164</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012164</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012144</t>
   </si>
   <si>
     <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
   </si>
   <si>
     <t>Control over Light Emission in Low‐Refractive‐Index Artificial Materials Inspired by Reciprocal Design</t>
   </si>
   <si>
     <t>Lukas Maiwald, Timo Sommer, Mikhail Sidorenko, Ruslan Yafyasov, Meraj E. Mustafa, Marvin Schulz, Mikhail Rybin, Manfred Eich, Alexander Yu. Petrov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202100785</t>
   </si>