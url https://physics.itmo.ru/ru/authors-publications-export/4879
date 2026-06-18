--- v4 (2026-04-21)
+++ v5 (2026-06-18)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02488-8</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Highly-directive polymeric quasicrystalline antenna</t>
   </si>