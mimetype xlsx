--- v1 (2026-03-04)
+++ v2 (2026-06-11)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
+  </si>
+  <si>
+    <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1002/nap2.70085</t>
+  </si>
+  <si>
     <t>In-Plane Directional MoS2 Emitter Employing Dielectric Nanowire Cavity</t>
   </si>
   <si>
     <t>Alexey Kuznetsov,  Аникина Мария,  Adilet Nurlanbekovich Toksumakov, Artem Abramov,  Вячеслав Дремов, Eseniia  Zavialova, Valeriy Kondratiev,  Федотов Владимир, Ivan Mukhin, Vasily Kravtsov,  Новоселов Костя,  Aleksey Arsenin,  Волков Валентин,  Davit Armenovich Ghazaryan, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400476</t>
   </si>
   <si>
     <t>Surface Plasmon Polariton Photoluminescence Enhancement of Single InP Nanowires with InAsP Quantum Wells</t>
   </si>
   <si>
     <t>Talgat Shugabaev, Vladislav O. Gridchin, Ivan A. Melnichenko, Pavel Bulkin, Artem Abramov, Alexey Kuznetsov, Alina A. Maksimova, Ivan A. Novikov, Artem I. Khrebtov, Yevgeniy V. Ubyivovk, Konstantin P. Kotlyar, Natalia V. Kryzhanovskaya, Rodion R. Reznik, George E. Cirlin</t>
   </si>
   <si>
     <t>physica status solidi (RRL) – Rapid Research Letters</t>
   </si>
   <si>
     <t>10.1002/pssr.202400296</t>
   </si>
   <si>
     <t>Various Scattering Regimes of Truncated Cone Particles</t>
@@ -101,84 +113,81 @@
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
   <si>
     <t>Special scattering regimes for conical all-dielectric nanoparticles</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Hadi K. Shamkhi, Pavel Terekhov, Xingjie Ni, Vjaceslavs Bobrovs, Mikhail Rybin, Alexander Shalin</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-022-25542-2</t>
   </si>
   <si>
+    <t>Non-Huygens transparent metasurfaces based on the novel Hybrid anapole state</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Adria Сanos Valero</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012079</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012079</t>
+  </si>
+  <si>
     <t>Various multipole combinations for conical Si particles</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, P D Terekhov, H K Shamkhi</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012080</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012080</t>
   </si>
   <si>
-    <t>Non-Huygens transparent metasurfaces based on the novel Hybrid anapole state</t>
-[...10 lines deleted...]
-  <si>
     <t>Transparent hybrid anapole metasurfaces with negligible electromagnetic coupling for phase engineering</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Mikhail Tarkhov, Vjaceslavs Bobrovs, Dmitrii Redka, Alexander Shalin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nanophotonics</t>
   </si>
   <si>
     <t>4385-4398</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0377</t>
   </si>
   <si>
     <t>Optical properties of a metasurface based on silicon nanocylinders in a hybrid Anapole state</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020075</t>
   </si>
   <si>
     <t>10.1063/5.0031735</t>
   </si>
 </sst>
 </file>
 
@@ -503,51 +512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -561,268 +570,295 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>15</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I2"/>
+        <v>8.45</v>
+      </c>
+      <c r="I2">
+        <v>2.72</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>3.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4"/>
-      <c r="I4"/>
+      <c r="H4">
+        <v>3.04</v>
+      </c>
+      <c r="I4">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2023</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>4.38</v>
+        <v>15.15</v>
       </c>
       <c r="I6">
-        <v>1.24</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
+        <v>2022</v>
+      </c>
+      <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="F7">
-[...5 lines deleted...]
-      <c r="H7"/>
+      <c r="H7">
+        <v>4.38</v>
+      </c>
       <c r="I7">
-        <v>0.21</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D8">
         <v>2015</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>2021</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>2015</v>
+      </c>
+      <c r="E9" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F9">
         <v>2021</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H9"/>
       <c r="I9">
-        <v>2.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
+      <c r="F10">
+        <v>2021</v>
+      </c>
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="D10">
+      <c r="H10">
+        <v>7.92</v>
+      </c>
+      <c r="I10">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11">
         <v>2300</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11">
         <v>2020</v>
       </c>
-      <c r="G10" t="s">
-[...3 lines deleted...]
-      <c r="I10">
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>0.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>