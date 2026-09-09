--- v2 (2026-06-13)
+++ v3 (2026-09-09)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Quantitative analysis of binary amino acid mixtures via drop-coating deposition Raman spectroscopy: feasibility and limitations</t>
+  </si>
+  <si>
+    <t>Artem Shtumpf, Martin Sandomirskii, Ksenia A. Maleeva, Arina Burlakova, Yulia Melchakova, Alexey Kokhanovskiy, Mikhail Zyuzin, Dmitry Zuev, Ekaterina Ponkratova</t>
+  </si>
+  <si>
+    <t>Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy</t>
+  </si>
+  <si>
+    <t>10.1016/j.saa.2026.128419</t>
+  </si>
+  <si>
     <t>Laser formation of photocatalytically active TiO2 coating</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Artem Shtumpf, Andrey Kuzmichev, D.A. Rud, Eduard Ageev, Dmitry Sinev, Dmitry Zuev</t>
   </si>
   <si>
     <t>2024 International Conference Laser Optics (ICLO)</t>
   </si>
   <si>
     <t>412-412</t>
   </si>
   <si>
     <t>10.1109/iclo59702.2024.10624429</t>
   </si>
   <si>
     <t>Detection and analysis of protein compounds based on Raman scattering and machine learning</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Artem Shtumpf, Landysh Fatkhutdinova, G.I. Bikbaeva, Alexey Kokhanovskiy, Andrey Bogdanov, Alina A. Manshina, Dmitry Zuev</t>
   </si>
   <si>
     <t>547-547</t>
   </si>
   <si>
     <t>10.1109/iclo59702.2024.10624391</t>
@@ -95,69 +107,69 @@
   <si>
     <t>Ekaterina Ponkratova, Andrey Kuzmichev, Dmitry A. Rud, Soslan Khubezhov, Dmitriy Dolgintsev, Eduard Ageev, Vadim P. Veiko, Dmitry A. Sinev, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>19268-19278</t>
   </si>
   <si>
     <t>10.1021/acsanm.4c03155</t>
   </si>
   <si>
     <t>Fast and scalable fabrication of Ag/TiO2 nanostructured substrates for enhanced plasmonic sensing and photocatalytic applications</t>
   </si>
   <si>
     <t>Soslan A. Khubezhov, Ekaterina Ponkratova, Andrey Kuzmichev, Ksenia A. Maleeva, Artem Larin, Marina Karsakova, Dzmitry V. Yakimchuk, Mikhail Zyuzin, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2024.160669</t>
   </si>
   <si>
+    <t>Femtosecond Direct Laser Writing on Bi-Layer Gold-Silicon Films for Hidden Data Storage and Random Key Generation</t>
+  </si>
+  <si>
+    <t>Мартин Сандомирский, Екатерина Понкратова, Елена Петрова, Павел Кустов, Артем Ларин, Эдуард Агеев, Дмитрий Зуев</t>
+  </si>
+  <si>
+    <t>2023 IEEE 23rd International Conference on Nanotechnology (NANO)</t>
+  </si>
+  <si>
+    <t>10.1109/nano58406.2023.10231269</t>
+  </si>
+  <si>
     <t>Gold-Titanium Dioxide Developed Structures for Sensing and Photocatalysis</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Soslan Khubezhov, Oleg Il'in, Dmitry Zuev</t>
   </si>
   <si>
-    <t>2023 IEEE 23rd International Conference on Nanotechnology (NANO)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/nano58406.2023.10231180</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/nano58406.2023.10231269</t>
   </si>
   <si>
     <t>Оптические свойства золото-кремниевых структур вулканообразной формы, изготовленных с помощью фемтосекундного лазерного воздействия</t>
   </si>
   <si>
     <t>Екатерина Понкратова, Эдуард Агеев, Артем Ларин, Иван Мухин, Дмитрий Зуев</t>
   </si>
   <si>
     <t>Письма в журнал технической физики</t>
   </si>
   <si>
     <t>10.21883/pjtf.2023.13.55728.19568</t>
   </si>
   <si>
     <t>Rapid Identification and Monitoring of Multiple Bacterial Infections Using Printed Nanoarrays</t>
   </si>
   <si>
     <t>Zeying Zhang, Yali Sun, Yaqi Yang, Xu Yang, Huadong Wang, Yang Yun, Xiangyu Pan, Zewei Lian, Artem Kuzmin, Ekaterina Ponkratova, Julia Mikhailova, Zian Xie, Xiaoran Chen, Qi Pan, Bingda Chen, Hongfei Xie, Tingqing Wu, Sisi Chen, Jimei Chi, Fangyi Liu, Dmitry Zuev, Meng Su, Yanlin Song</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202211363</t>
   </si>
@@ -599,530 +611,559 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="337.346" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2">
+        <v>363</v>
+      </c>
+      <c r="E2">
+        <v>128419</v>
+      </c>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...6 lines deleted...]
-      <c r="I2"/>
+      <c r="H2">
+        <v>5.37</v>
+      </c>
+      <c r="I2">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2024</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>7</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>160669</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>6.71</v>
+        <v>5.9</v>
       </c>
       <c r="I5">
-        <v>1.3</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
+      <c r="D6">
+        <v>670</v>
+      </c>
+      <c r="E6">
+        <v>160669</v>
+      </c>
       <c r="F6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H6"/>
-      <c r="I6"/>
+      <c r="H6">
+        <v>6.71</v>
+      </c>
+      <c r="I6">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="D9"/>
+      <c r="D9">
+        <v>49</v>
+      </c>
       <c r="E9">
-        <v>2211363</v>
+        <v>7</v>
       </c>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D10"/>
+      <c r="E10">
+        <v>2211363</v>
+      </c>
+      <c r="F10">
+        <v>2023</v>
+      </c>
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="F10">
-[...4 lines deleted...]
-      </c>
       <c r="H10">
-        <v>4.33</v>
+        <v>32.09</v>
       </c>
       <c r="I10">
-        <v>0.88</v>
+        <v>8.66</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
-      </c>
-[...2 lines deleted...]
-        <v>2205859</v>
       </c>
       <c r="F11">
         <v>2022</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
       <c r="H11">
-        <v>19.92</v>
+        <v>4.33</v>
       </c>
       <c r="I11">
-        <v>5.0</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="D12"/>
-      <c r="E12"/>
+      <c r="E12">
+        <v>2205859</v>
+      </c>
       <c r="F12">
         <v>2022</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12">
-        <v>6.14</v>
+        <v>19.92</v>
       </c>
       <c r="I12">
-        <v>1.18</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
       <c r="H13">
-        <v>19.97</v>
+        <v>6.14</v>
       </c>
       <c r="I13">
-        <v>3.97</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>2022</v>
+      </c>
+      <c r="G14" t="s">
         <v>61</v>
       </c>
-      <c r="F14">
-[...5 lines deleted...]
-      <c r="H14"/>
+      <c r="H14">
+        <v>19.97</v>
+      </c>
       <c r="I14">
-        <v>0.21</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>2015</v>
+      </c>
+      <c r="E15" t="s">
         <v>65</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
       <c r="F15">
         <v>2021</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
-        <v>5.83</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="D16">
-[...4 lines deleted...]
-      </c>
+      <c r="D16"/>
+      <c r="E16"/>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
       <c r="H16">
-        <v>2.54</v>
+        <v>15.34</v>
       </c>
       <c r="I16">
-        <v>0.56</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
         <v>73</v>
       </c>
       <c r="D17">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17">
+        <v>121</v>
+      </c>
+      <c r="F17">
+        <v>2021</v>
+      </c>
+      <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="F17">
-[...5 lines deleted...]
-      <c r="H17"/>
+      <c r="H17">
+        <v>2.54</v>
+      </c>
       <c r="I17">
-        <v>0.19</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18">
+        <v>2300</v>
+      </c>
+      <c r="E18" t="s">
         <v>78</v>
       </c>
-      <c r="D18"/>
-      <c r="E18"/>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>79</v>
       </c>
       <c r="H18"/>
-      <c r="I18"/>
+      <c r="I18">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>2020</v>
+      </c>
+      <c r="G19" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>