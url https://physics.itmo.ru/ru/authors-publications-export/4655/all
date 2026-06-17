--- v1 (2025-11-03)
+++ v2 (2026-06-17)
@@ -164,153 +164,153 @@
   <si>
     <t>10.1515/nanoph-2021-0378</t>
   </si>
   <si>
     <t>Transparent hybrid anapole metasurfaces with negligible electromagnetic coupling for phase engineering</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Mikhail Tarkhov, Vjaceslavs Bobrovs, Dmitrii Redka, Alexander Shalin</t>
   </si>
   <si>
     <t>4385-4398</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0377</t>
   </si>
   <si>
     <t>Theory, Observation, and Ultrafast Response of the Hybrid Anapole Regime in Light Scattering</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Fedor Benimetskiy, Dmitry Pidgayko, Anton Samusev,  Andrey B. Evlyukhin, Vjaceslavs Bobrovs, Dmitrii Redka, Michael I. Tribelsky, Mohsen Rahmani, Khosro Zangeneh Kamali, Alexander A. Pavlov, Andrey E. Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1002/lpor.202100114</t>
   </si>
   <si>
+    <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Egor Gurvitz, Andrey Miroshnichenko, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020015</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031974</t>
+  </si>
+  <si>
+    <t>Effective electromagnetic fields of a particle situated near a substrate</t>
+  </si>
+  <si>
+    <t>Hadi Shamkhi Al Naeemah, Adria Сanos Valero, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020115</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031705</t>
+  </si>
+  <si>
     <t>Spin-locked scattering forces in the near field of high index particles</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz,  Hadi. K. Shamkhi, Alexander. A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020016</t>
   </si>
   <si>
     <t>10.1063/5.0031977</t>
   </si>
   <si>
     <t>Optical properties of a metasurface based on silicon nanocylinders in a hybrid Anapole state</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
     <t>020075</t>
   </si>
   <si>
     <t>10.1063/5.0031735</t>
   </si>
   <si>
-    <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
-[...20 lines deleted...]
-    <t>10.1063/5.0031705</t>
+    <t>Nontrivial invisibility induced by optical hybrid anapole</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Egor Gurvitz, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>012020</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012020</t>
   </si>
   <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Optically-driven Rotation of Perfectly Absorbing Nanoparticles</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
     <t>012021</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012021</t>
   </si>
   <si>
-    <t>Nontrivial invisibility induced by optical hybrid anapole</t>
-[...10 lines deleted...]
-  <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1049,96 +1049,96 @@
       <c r="D15">
         <v>2300</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15">
         <v>2020</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16">
+        <v>1461</v>
+      </c>
+      <c r="E16" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>1903049</v>
       </c>
       <c r="F16">
         <v>2020</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
-        <v>5.39</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="D17">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>7</v>
+      </c>
+      <c r="E17">
+        <v>1903049</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="H17"/>
+      <c r="H17">
+        <v>16.81</v>
+      </c>
       <c r="I17">
-        <v>0.23</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18">
         <v>1461</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>