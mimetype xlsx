--- v2 (2026-06-17)
+++ v3 (2026-07-13)
@@ -164,135 +164,135 @@
   <si>
     <t>10.1515/nanoph-2021-0378</t>
   </si>
   <si>
     <t>Transparent hybrid anapole metasurfaces with negligible electromagnetic coupling for phase engineering</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Adria Сanos Valero, Mikhail Tarkhov, Vjaceslavs Bobrovs, Dmitrii Redka, Alexander Shalin</t>
   </si>
   <si>
     <t>4385-4398</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0377</t>
   </si>
   <si>
     <t>Theory, Observation, and Ultrafast Response of the Hybrid Anapole Regime in Light Scattering</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Fedor Benimetskiy, Dmitry Pidgayko, Anton Samusev,  Andrey B. Evlyukhin, Vjaceslavs Bobrovs, Dmitrii Redka, Michael I. Tribelsky, Mohsen Rahmani, Khosro Zangeneh Kamali, Alexander A. Pavlov, Andrey E. Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1002/lpor.202100114</t>
   </si>
   <si>
+    <t>Optical properties of a metasurface based on silicon nanocylinders in a hybrid Anapole state</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Adria Сanos Valero, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020075</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031735</t>
+  </si>
+  <si>
     <t>Hybrid anapoles: Near-zero scattering States driven by high order modal interference</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Andrey Miroshnichenko, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020015</t>
   </si>
   <si>
     <t>10.1063/5.0031974</t>
   </si>
   <si>
     <t>Effective electromagnetic fields of a particle situated near a substrate</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
     <t>020115</t>
   </si>
   <si>
     <t>10.1063/5.0031705</t>
   </si>
   <si>
     <t>Spin-locked scattering forces in the near field of high index particles</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz,  Hadi. K. Shamkhi, Alexander. A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>020016</t>
   </si>
   <si>
     <t>10.1063/5.0031977</t>
   </si>
   <si>
-    <t>Optical properties of a metasurface based on silicon nanocylinders in a hybrid Anapole state</t>
-[...8 lines deleted...]
-    <t>10.1063/5.0031735</t>
+    <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>Advanced Science</t>
+  </si>
+  <si>
+    <t>10.1002/advs.201903049</t>
+  </si>
+  <si>
+    <t>Optically-driven Rotation of Perfectly Absorbing Nanoparticles</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>012021</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012021</t>
   </si>
   <si>
     <t>Nontrivial invisibility induced by optical hybrid anapole</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Egor Gurvitz, Alexander Shalin</t>
   </si>
   <si>
     <t>012020</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012020</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/1461/1/012021</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
@@ -1049,96 +1049,96 @@
       <c r="D15">
         <v>2300</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15">
         <v>2020</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D16">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>7</v>
+      </c>
+      <c r="E16">
+        <v>1903049</v>
       </c>
       <c r="F16">
         <v>2020</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
-      <c r="H16"/>
+      <c r="H16">
+        <v>16.81</v>
+      </c>
       <c r="I16">
-        <v>0.23</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17">
+        <v>1461</v>
+      </c>
+      <c r="E17" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>1903049</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
-        <v>5.39</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18">
         <v>1461</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>