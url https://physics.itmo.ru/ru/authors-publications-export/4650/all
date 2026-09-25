--- v1 (2026-04-21)
+++ v2 (2026-09-25)
@@ -12,125 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Light emission control of perovskite by GeSbTe thin film</t>
+  </si>
+  <si>
+    <t>Olga Kushchenko, Daniil Litvinov, Grigorii Verkhogliadov	, Elena  Bodyago, Dmitry Gets, P.I. Lazarenko, D.Yu. Terekhov, Mikhail Rybin, Anatoly Pushkarev, Vanik Shahnazaryan, A.D. Sinelnik</t>
+  </si>
+  <si>
+    <t>Optics &amp; Laser Technology</t>
+  </si>
+  <si>
+    <t>10.1016/j.optlastec.2026.115329</t>
+  </si>
+  <si>
+    <t>Deeply subwavelength blue-range nanolaser</t>
+  </si>
+  <si>
+    <t>Daria Khmelevskaia, Nikolay Solodovchenko, Elizaveta Sapozhnikova, Igor Chestnov, Alexey Dmitriev, Vanik Shahnazaryan, Denis Baranov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>npj Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1038/s44310-026-00111-x</t>
+  </si>
+  <si>
     <t>Nonlinear guided exciton-polaritons in a van der Waals layered waveguide</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Vanik Shahnazaryan, Mikhail Tiugaev, Tatyana Ivanova, Ivan  Kalantaevsky, Dmitry Permyakov, Ivan Iorsh, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0309067</t>
   </si>
   <si>
     <t>Ultrafast Dynamics of Rydberg Excitons and Their Optically Induced Charged Complexes in Encapsulated WSe2 Monolayers</t>
   </si>
   <si>
     <t>Armando Genco, Chiara Trovatello, Vanik Shahnazaryan, Oleg Dogadov, Alisson R. Cadore, Barbara L. T. Rosa, James A. Kerfoot, Tanweer Ahmed, Osman Balci, Evgeny M. Alexeev, Habib Rostami, Kenji Watanabe, Takashi Taniguchi, Seth Ariel Tongay, Andrea C. Ferrari, Giulio Cerullo, Stefano Dal Conte</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>7673-7681</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c06428</t>
   </si>
   <si>
     <t>Stimulated Exciton–Polariton Scattering in Hybrid Halide Perovskites</t>
   </si>
   <si>
     <t>Igor Chestnov, Mikhail Masharin, Valeriy Kondratiev, Ivan Iorsh, Anton Samusev, Anatoly Pushkarev, Sergey Makarov, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>801-808</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.4c01756</t>
   </si>
   <si>
     <t>Theory of magnetotrion-polaritons in transition metal dichalcogenide monolayers</t>
   </si>
   <si>
-    <t>Andrejs Kudlis, Ivan Aleksandrov, Zaur Alisultanov, Kalman Varga, Ivan Shelykh, Vanik Shahnazaryan</t>
+    <t>Ivan Aleksandrov, Zaur Alisultanov, Kalman Varga, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>npj 2D Materials and Applications</t>
   </si>
   <si>
     <t>10.1038/s41699-024-00517-1</t>
   </si>
   <si>
     <t>Electrostatic Control of Nonlinear Photonic-Crystal Polaritons in a Monolayer Semiconductor</t>
   </si>
   <si>
     <t>Ekaterina Khestanova, Vanik Shahnazaryan, Valerii K. Kozin, Valeriy Kondratiev, Dmitry N. Krizhanovskii, Maurice S. Skolnick, Ivan Shelykh, Ivan Iorsh, Vasily Kravtsov</t>
   </si>
   <si>
     <t>7350-7357</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c01475</t>
   </si>
   <si>
     <t>Exciton spin Hall effect in arc-shaped strained WSe2</t>
   </si>
   <si>
     <t>Anton Shubnic, Vanik Shahnazaryan, Ivan Shelykh, Habib Rostami</t>
   </si>
@@ -674,51 +698,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="146.107" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -733,713 +757,769 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>202</v>
+      </c>
+      <c r="E2">
+        <v>115329</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>3.79</v>
+        <v>4.94</v>
       </c>
       <c r="I2">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>11.19</v>
+        <v>7.1</v>
       </c>
       <c r="I3">
-        <v>4.85</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>128</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2026</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="D4">
-[...10 lines deleted...]
-      </c>
       <c r="H4">
-        <v>7.53</v>
+        <v>3.79</v>
       </c>
       <c r="I4">
-        <v>2.74</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
       </c>
-      <c r="D5">
-[...8 lines deleted...]
-      </c>
       <c r="H5">
-        <v>11.11</v>
+        <v>11.19</v>
       </c>
       <c r="I5">
-        <v>3.91</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>12.26</v>
+        <v>7.53</v>
       </c>
       <c r="I6">
-        <v>3.76</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>4.04</v>
+        <v>11.11</v>
       </c>
       <c r="I7">
-        <v>1.78</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H8">
-        <v>9.64</v>
+        <v>12.26</v>
       </c>
       <c r="I8">
-        <v>0.12</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
+      <c r="H9">
+        <v>4.04</v>
+      </c>
+      <c r="I9">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="E10"/>
+        <v>45</v>
+      </c>
+      <c r="D10">
+        <v>7</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
       <c r="F10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10">
-        <v>7.08</v>
+        <v>9.64</v>
       </c>
       <c r="I10">
-        <v>2.27</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>108</v>
+      </c>
       <c r="E11"/>
       <c r="F11">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12">
-        <v>6.86</v>
+        <v>7.08</v>
       </c>
       <c r="I12">
-        <v>2.01</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H13">
-        <v>4.93</v>
+        <v>12.26</v>
       </c>
       <c r="I13">
-        <v>1.53</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14"/>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
       <c r="H14">
-        <v>3.98</v>
+        <v>6.86</v>
       </c>
       <c r="I14">
-        <v>1.2</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="D15">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="E15"/>
       <c r="F15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H15">
-        <v>3.91</v>
+        <v>4.93</v>
       </c>
       <c r="I15">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
-        <v>3.89</v>
+        <v>3.98</v>
       </c>
       <c r="I16">
-        <v>1.39</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D17">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E17"/>
       <c r="F17">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H17">
-        <v>4.04</v>
+        <v>3.91</v>
       </c>
       <c r="I17">
-        <v>1.78</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E18"/>
+        <v>28</v>
+      </c>
+      <c r="E18">
+        <v>38698</v>
+      </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18">
-        <v>14.92</v>
+        <v>3.89</v>
       </c>
       <c r="I18">
-        <v>5.56</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="D19">
-        <v>2</v>
+        <v>102</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>79</v>
       </c>
-      <c r="H19"/>
-      <c r="I19"/>
+      <c r="H19">
+        <v>4.04</v>
+      </c>
+      <c r="I19">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="E20"/>
       <c r="F20">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G20" t="s">
         <v>83</v>
       </c>
       <c r="H20">
-        <v>4.32</v>
+        <v>14.92</v>
       </c>
       <c r="I20">
-        <v>0.86</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D21">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="E21"/>
       <c r="F21">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G21" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D22">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>1469</v>
       </c>
       <c r="F22">
         <v>2019</v>
       </c>
       <c r="G22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H22">
-        <v>6.86</v>
+        <v>4.32</v>
       </c>
       <c r="I22">
-        <v>2.97</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="D23">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
+        <v>2019</v>
+      </c>
+      <c r="G23" t="s">
         <v>94</v>
       </c>
-      <c r="F23">
-[...4 lines deleted...]
-      </c>
       <c r="H23">
-        <v>1.24</v>
+        <v>3.58</v>
       </c>
       <c r="I23">
-        <v>0.93</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24">
+        <v>6</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24"/>
       <c r="F24">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="G24" t="s">
         <v>98</v>
       </c>
       <c r="H24">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>6.86</v>
+      </c>
+      <c r="I24">
+        <v>2.97</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="D25">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E25"/>
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
       <c r="F25">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H25">
-        <v>3.72</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>1.24</v>
+      </c>
+      <c r="I25">
+        <v>0.93</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D26">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E26"/>
       <c r="F26">
+        <v>2016</v>
+      </c>
+      <c r="G26" t="s">
+        <v>106</v>
+      </c>
+      <c r="H26">
+        <v>3.84</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>92</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>2015</v>
       </c>
-      <c r="G26" t="s">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="G27" t="s">
+        <v>109</v>
+      </c>
+      <c r="H27">
         <v>3.72</v>
       </c>
-      <c r="I26">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>91</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28">
+        <v>2015</v>
+      </c>
+      <c r="G28" t="s">
+        <v>112</v>
+      </c>
+      <c r="H28">
+        <v>3.72</v>
+      </c>
+      <c r="I28">
         <v>2.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>