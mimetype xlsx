--- v2 (2026-06-13)
+++ v3 (2026-07-21)
@@ -110,51 +110,51 @@
   <si>
     <t>7673-7681</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c06428</t>
   </si>
   <si>
     <t>Stimulated Exciton–Polariton Scattering in Hybrid Halide Perovskites</t>
   </si>
   <si>
     <t>Igor Chestnov, Mikhail Masharin, Valeriy Kondratiev, Ivan Iorsh, Anton Samusev, Anatoly Pushkarev, Sergey Makarov, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>801-808</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.4c01756</t>
   </si>
   <si>
     <t>Theory of magnetotrion-polaritons in transition metal dichalcogenide monolayers</t>
   </si>
   <si>
-    <t>Andrejs Kudlis, Ivan Aleksandrov, Zaur Alisultanov, Kalman Varga, Ivan Shelykh, Vanik Shahnazaryan</t>
+    <t>Ivan Aleksandrov, Zaur Alisultanov, Kalman Varga, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>npj 2D Materials and Applications</t>
   </si>
   <si>
     <t>10.1038/s41699-024-00517-1</t>
   </si>
   <si>
     <t>Electrostatic Control of Nonlinear Photonic-Crystal Polaritons in a Monolayer Semiconductor</t>
   </si>
   <si>
     <t>Ekaterina Khestanova, Vanik Shahnazaryan, Valerii K. Kozin, Valeriy Kondratiev, Dmitry N. Krizhanovskii, Maurice S. Skolnick, Ivan Shelykh, Ivan Iorsh, Vasily Kravtsov</t>
   </si>
   <si>
     <t>7350-7357</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c01475</t>
   </si>
   <si>
     <t>Exciton spin Hall effect in arc-shaped strained WSe2</t>
   </si>
   <si>
     <t>Anton Shubnic, Vanik Shahnazaryan, Ivan Shelykh, Habib Rostami</t>
   </si>