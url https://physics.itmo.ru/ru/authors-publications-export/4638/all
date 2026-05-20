--- v3 (2026-01-19)
+++ v4 (2026-05-20)
@@ -12,79 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
+  </si>
+  <si>
+    <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1002/nap2.70085</t>
+  </si>
+  <si>
+    <t>Rapid synthesis of redox-responsive trithiocyanuric acid-based nanocarriers: in vitro multidrug resistance reversal and in vivo safety assessment</t>
+  </si>
+  <si>
+    <t>Elena Kopoleva, Sergey A. Tsymbal, Oleg A. Kuchur, Daria S. Kulchanovskaya, Anna Yu. Grishina, Alevtina A. Pinova, Ilia V. Doroshenko, Roman I. Romanov, Albert R. Muslimov, Alexander V. Syuy, Dmitry Yu. Ivkin, Valeriy M. Kondratev, Svetlana Rodimova, Kirill V. Lepik, Alexey Bolshakov, Oleksii Peltek, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Drug Delivery and Translational Research</t>
+  </si>
+  <si>
+    <t>10.1007/s13346-026-02112-x</t>
+  </si>
+  <si>
     <t>In-Plane Directional MoS2 Emitter Employing Dielectric Nanowire Cavity</t>
   </si>
   <si>
     <t>Alexey Kuznetsov,  Аникина Мария,  Adilet Nurlanbekovich Toksumakov, Artem Abramov,  Вячеслав Дремов, Eseniia  Zavialova, Valeriy Kondratiev,  Федотов Владимир, Ivan Mukhin, Vasily Kravtsov,  Новоселов Костя,  Aleksey Arsenin,  Волков Валентин,  Davit Armenovich Ghazaryan, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400476</t>
   </si>
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
   <si>
     <t>Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</t>
@@ -131,168 +155,168 @@
   <si>
     <t>Investigation of the light emission in the local tunnel junction and its dependence on the contact surface morphology</t>
   </si>
   <si>
     <t>Vitaliy Shkoldin, Dmitry Permyakov, Konstantin Ladutenko, Alexey Bolshakov, Andrey Bogdanov, Anton Samusev, Ivan Mukhin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012005</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1199/1/012005</t>
   </si>
   <si>
     <t>Crucial Role of Metal Surface Morphology in Photon Emission from Tunnel Junction at Ambient Conditions</t>
   </si>
   <si>
     <t>Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.8b11271</t>
   </si>
   <si>
+    <t>Self-Catalyzed MBE-Grown GaP Nanowires on Si (111): V/III Ratio Effects on the Morphology and Crystal Phase Switching</t>
+  </si>
+  <si>
+    <t>Alexey Bolshakov, Alexey Mozharov, Vitaliy Shkoldin, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>Semiconductors</t>
+  </si>
+  <si>
+    <t>2092-2095</t>
+  </si>
+  <si>
+    <t>10.1134/S106378261816008X</t>
+  </si>
+  <si>
+    <t>Study of SiC buffer layer thickness influence on photovoltaic properties of n-GaN NWs/SiC/p-Si heterostructure</t>
+  </si>
+  <si>
+    <t>Alexey Mozharov, Alexey Bolshakov, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>Materials Science in Semiconductor Processing</t>
+  </si>
+  <si>
+    <t>20-25</t>
+  </si>
+  <si>
+    <t>10.1016/j.mssp.2018.09.024</t>
+  </si>
+  <si>
+    <t>Dopant-stimulated growth of GaN nanotube-like nanostructures on Si (111) by molecular beam epitaxy</t>
+  </si>
+  <si>
+    <t>Alexey Bolshakov, Alexey Mozharov, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>Beilstein Journal of Nanotechnology</t>
+  </si>
+  <si>
+    <t>146-154</t>
+  </si>
+  <si>
+    <t>10.3762/bjnano.9.17</t>
+  </si>
+  <si>
+    <t>Core-Shell III-Nitride Nanowire Heterostructure: Negative Differential Resistance and Device Application Potential</t>
+  </si>
+  <si>
+    <t>489-492</t>
+  </si>
+  <si>
+    <t>10.1134/S1063782618040231</t>
+  </si>
+  <si>
     <t>Effect of the Conductive Channel Cut-Off on Operation of n+–n–n+ GaN NW-Based Gunn Diode</t>
   </si>
   <si>
     <t>Alexey Mozharov, Filipp Komissarenko, Alexey Bolshakov, Ivan Mukhin</t>
   </si>
   <si>
-    <t>Semiconductors</t>
-[...1 lines deleted...]
-  <si>
     <t>1809-1812</t>
   </si>
   <si>
     <t>10.1134/S106378261814021X</t>
   </si>
   <si>
     <t>Droplet epitaxy mediated growth of GaN nanostructures on Si (111) via plasma-assisted molecular beam epitaxy</t>
   </si>
   <si>
-    <t>Alexey Bolshakov, Alexey Mozharov, Ivan Mukhin</t>
-[...1 lines deleted...]
-  <si>
     <t>CrystEngComm</t>
   </si>
   <si>
     <t>3370-3380</t>
   </si>
   <si>
     <t>10.1039/C8CE00348C</t>
   </si>
   <si>
     <t>Microlens-Enhanced Substrate Patterning and MBE Growth of GaP Nanowires</t>
   </si>
   <si>
-    <t>Alexey Bolshakov, Alexey Mozharov, Vitaliy Shkoldin, Ivan Mukhin</t>
-[...1 lines deleted...]
-  <si>
     <t>2088-2091</t>
   </si>
   <si>
     <t>10.1134/S1063782618160054</t>
   </si>
   <si>
     <t>Influence of condensation enhancement effect on AFM image contrast inversion in hydrophilic nanocapillaries</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>621-626</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2018.11.212</t>
   </si>
   <si>
     <t>Influence of Au surface properties on photon emission from localized metal-insulator-metal tunnel contact</t>
   </si>
   <si>
     <t>Vitaliy Shkoldin, Dmitry Permyakov, Alexey Bolshakov, Anton Samusev, Ivan Mukhin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1124/4/041018</t>
   </si>
   <si>
     <t>Theoretical modeling of the self-catalyzed nanowire growth: nucleation-and adsorption-limited regimes</t>
   </si>
   <si>
     <t>Materials Research Express</t>
   </si>
   <si>
     <t>10.1088/2053-1591/aa9e9d</t>
-  </si>
-[...43 lines deleted...]
-    <t>10.1134/S1063782618040231</t>
   </si>
   <si>
     <t>Simulation of photovoltaic efficiency of a tandem solar cell on Si with GaN nanowires as an emitter layer</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012041</t>
   </si>
   <si>
     <t>Modeling, synthesis and study of highly efficient solar cells based on III-nitride nanowire arrays grown on Si substrates</t>
   </si>
   <si>
     <t>Alexey Mozharov, Alexey Bolshakov, Ivan Mukhin,  Harmand J. C.</t>
   </si>
   <si>
     <t>10.1088/1742-6596/643/1/012115</t>
   </si>
   <si>
     <t>Numerical modeling of photovoltaic efficiency of n-type GaN nanowires on p-type Si heterojunction</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>507-510</t>
   </si>
@@ -623,657 +647,709 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>15</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I2"/>
+        <v>8.45</v>
+      </c>
+      <c r="I2">
+        <v>2.72</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>15.15</v>
+        <v>7.12</v>
       </c>
       <c r="I3">
-        <v>3.23</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>15.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2023</v>
+      </c>
+      <c r="G5" t="s">
         <v>24</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>15.88</v>
+        <v>15.15</v>
       </c>
       <c r="I5">
-        <v>5.55</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>2020</v>
+      </c>
+      <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>0.6</v>
+        <v>15.88</v>
       </c>
       <c r="I6">
-        <v>0.38</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7">
+        <v>2020</v>
+      </c>
+      <c r="G7" t="s">
         <v>33</v>
       </c>
-      <c r="D7">
-[...11 lines deleted...]
-      <c r="H7"/>
+      <c r="H7">
+        <v>15.88</v>
+      </c>
       <c r="I7">
-        <v>0.22</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>8813</v>
       </c>
       <c r="F8">
         <v>2019</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
-        <v>4.19</v>
+        <v>0.6</v>
       </c>
       <c r="I8">
-        <v>1.48</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
-        <v>52</v>
+        <v>1199</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9">
         <v>2019</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>123</v>
+      </c>
+      <c r="E10">
+        <v>8813</v>
       </c>
       <c r="F10">
         <v>2019</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H10">
-        <v>3.12</v>
+        <v>4.19</v>
       </c>
       <c r="I10">
-        <v>0.81</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D11">
         <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F11">
         <v>2019</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H11">
         <v>0.64</v>
       </c>
       <c r="I11">
         <v>0.3</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>90</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F12">
         <v>2019</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H12">
-        <v>6.18</v>
+        <v>3.09</v>
       </c>
       <c r="I12">
-        <v>1.23</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>41018</v>
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
       </c>
       <c r="F13">
         <v>2019</v>
       </c>
       <c r="G13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>61</v>
+      </c>
+      <c r="H13">
+        <v>2.61</v>
+      </c>
       <c r="I13">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D14">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>125027</v>
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
       </c>
       <c r="F14">
         <v>2019</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H14">
-        <v>1.93</v>
+        <v>0.64</v>
       </c>
       <c r="I14">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D15">
         <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F15">
         <v>2019</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15">
         <v>0.64</v>
       </c>
       <c r="I15">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16">
         <v>2019</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H16">
-        <v>3.09</v>
+        <v>3.12</v>
       </c>
       <c r="I16">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D17">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>74</v>
       </c>
       <c r="F17">
         <v>2019</v>
       </c>
       <c r="G17" t="s">
         <v>75</v>
       </c>
       <c r="H17">
-        <v>2.61</v>
+        <v>0.64</v>
       </c>
       <c r="I17">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="D18">
-        <v>52</v>
+        <v>471</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F18">
         <v>2019</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H18">
-        <v>0.64</v>
+        <v>6.18</v>
       </c>
       <c r="I18">
-        <v>0.3</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D19">
-        <v>690</v>
+        <v>1124</v>
       </c>
       <c r="E19">
-        <v>12041</v>
+        <v>41018</v>
       </c>
       <c r="F19">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="G19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="D20">
-        <v>643</v>
+        <v>4</v>
       </c>
       <c r="E20">
-        <v>12115</v>
+        <v>125027</v>
       </c>
       <c r="F20">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>86</v>
+      </c>
+      <c r="H20">
+        <v>1.93</v>
+      </c>
       <c r="I20">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="D21">
+        <v>690</v>
+      </c>
+      <c r="E21">
+        <v>12041</v>
+      </c>
+      <c r="F21">
+        <v>2016</v>
+      </c>
+      <c r="G21" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>643</v>
+      </c>
+      <c r="E22">
+        <v>12115</v>
+      </c>
+      <c r="F22">
+        <v>2015</v>
+      </c>
+      <c r="G22" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23">
         <v>9</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="E23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23">
         <v>2015</v>
       </c>
-      <c r="G21" t="s">
-[...2 lines deleted...]
-      <c r="H21">
+      <c r="G23" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23">
         <v>2.14</v>
       </c>
-      <c r="I21">
+      <c r="I23">
         <v>1.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>