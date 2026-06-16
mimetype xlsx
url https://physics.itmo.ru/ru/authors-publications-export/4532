--- v4 (2026-04-25)
+++ v5 (2026-06-16)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Interlayer exciton flux amplification driven by strong exciton confinement</t>
+  </si>
+  <si>
+    <t>Hyeongwoo Lee, Taeyoung Moon, Artem Abramov, Ivan  Kalantaevsky, Huitae Joo, Sujeong Kim, Vasily Kravtsov, Kyoung-Duck Park</t>
+  </si>
+  <si>
+    <t>Nature Materials</t>
+  </si>
+  <si>
+    <t>10.1038/s41563-026-02569-8</t>
+  </si>
+  <si>
     <t>Nonlinear guided exciton-polaritons in a van der Waals layered waveguide</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Vanik Shahnazaryan, Mikhail Tiugaev, Tatyana Ivanova, Ivan  Kalantaevsky, Dmitry Permyakov, Ivan Iorsh, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0309067</t>
   </si>
   <si>
     <t>Planar Bragg microcavities with embedded monolayer semiconductor for strong exciton–photon coupling</t>
   </si>
   <si>
     <t>Alexey Mikhin, Albert Seredin, Roman Savelev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8986/ae2634</t>
   </si>
   <si>
     <t>High momentum two-dimensional propagation of emitted photoluminescence coupled with surface lattice resonance</t>
@@ -287,126 +299,126 @@
   <si>
     <t>Wenjin Luo, Benjamin G. Whetten, Vasily Kravtsov, Ashutosh Singh, Yibo Yang, Di Huang, Xinbin Cheng, Tao Jiang, Alexey Belyanin, Markus B. Raschke</t>
   </si>
   <si>
     <t>1767-1773</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c04536</t>
   </si>
   <si>
     <t>Experimental study of all-van-der-Waals waveguide polaritons at room temperature</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Tatyana Ivanova, Mikhail Tiugaev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>223-225</t>
   </si>
   <si>
     <t>10.18721/JPM.153.343</t>
   </si>
   <si>
+    <t>Guided exciton-polaritons in a subwavelength dielectric slab integrated with a 2D semiconductor</t>
+  </si>
+  <si>
+    <t>Fedor Benimetskiy, Alexey Yulin, Vasily Kravtsov, Alexey Mikhin, Ivan Iorsh, Anton Samusev, D. N. Krizhanovskii</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012014</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012014</t>
+  </si>
+  <si>
     <t>Probing guided monolayer semiconductor polaritons below the light line</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Dmitry Permyakov, Vasily Kravtsov, D. N. Krizhanovskii, Anton Samusev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012069</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012069</t>
   </si>
   <si>
-    <t>Guided exciton-polaritons in a subwavelength dielectric slab integrated with a 2D semiconductor</t>
-[...10 lines deleted...]
-  <si>
     <t>Valley polarization of trions in monolayer MoSe2 interfaced with bismuth iron garnet</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Tatiana Ivanova, Artem Abramov, Polina V Shilina, Pavel O Kapralov, Dmitry N Krizhanovskii, Vladimir N Berzhansky, Vladimir I Belotelov, Ivan Shelykh, Alexander I Chernov, Ivan Iorsh</t>
   </si>
   <si>
     <t>015019</t>
   </si>
   <si>
     <t>10.1088/2053-1583/ac3887</t>
   </si>
   <si>
+    <t>Propagation of exciton-polaritons in monolayer semiconductor coupled to at-Γ bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Sinev, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020010</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032076</t>
+  </si>
+  <si>
     <t>Electrically tunable trion-polaritons in MoSe2/hBN heterostructure integrated with a photonic crystal slab</t>
   </si>
   <si>
     <t>V. Kondratyev, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, K.-D. Park, M. S. Skolnick, Vasily Kravtsov, Ivan Iorsh</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020062</t>
   </si>
   <si>
     <t>10.1063/5.0032226</t>
   </si>
   <si>
     <t>Measurement of local optomechanical properties of MoSe2 monolayers</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, V. A. Sharov, P. A. Alekseev, Vasily Kravtsov, K.-D. Park, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>020008</t>
   </si>
   <si>
     <t>10.1063/5.0032285</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032076</t>
   </si>
   <si>
     <t>Spin–valley dynamics in alloy-based transition metal dichalcogenide heterobilayers</t>
   </si>
   <si>
     <t>Vasily Kravtsov,  Aleksey D Liubomirov,  Roman V Cherbunin,  Alessandro Catanzaro,  Armando Genco,  Daniel Gillard,  Evgeny M Alexeev, Tatyana Ivanova, Ivan Shelykh,  Alexander I Tartakovskii,  Maurice S Skolnick, Ivan Iorsh</t>
   </si>
   <si>
     <t>025011</t>
   </si>
   <si>
     <t>10.1088/2053-1583/abcf12</t>
   </si>
   <si>
     <t>Spin-Valley Dynamics of Interlayer Excitons in Heterobilayers MoxW1–xSe2/WSe2</t>
   </si>
   <si>
     <t>A. D. Liubomirov, Vasily Kravtsov, R. V. Cherbunin</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1518-1521</t>
   </si>
@@ -788,51 +800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="382.05" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -846,907 +858,932 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>3.79</v>
+        <v>43.84</v>
       </c>
       <c r="I2">
-        <v>1.18</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>2.52</v>
+        <v>3.79</v>
       </c>
       <c r="I3">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>27</v>
+      </c>
+      <c r="E4">
+        <v>125104</v>
+      </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>17.73</v>
+        <v>2.52</v>
       </c>
       <c r="I4">
-        <v>5.02</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>17.73</v>
+      </c>
+      <c r="I5">
+        <v>5.02</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>30</v>
+      </c>
+      <c r="E6">
+        <v>100633</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H6">
-        <v>15.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.36</v>
+      </c>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>15.88</v>
+      </c>
+      <c r="I7">
+        <v>5.55</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>27.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9">
-        <v>14.92</v>
+        <v>27.2</v>
       </c>
       <c r="I9">
-        <v>5.56</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H10">
-        <v>12.26</v>
+        <v>14.92</v>
       </c>
       <c r="I10">
-        <v>3.76</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="I11"/>
+        <v>50</v>
+      </c>
+      <c r="H11">
+        <v>12.26</v>
+      </c>
+      <c r="I11">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>44</v>
       </c>
       <c r="D13">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13">
-        <v>12.26</v>
+        <v>14.92</v>
       </c>
       <c r="I13">
-        <v>3.76</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>6.86</v>
+        <v>12.26</v>
       </c>
       <c r="I14">
-        <v>2.01</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>63</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
         <v>64</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>6.86</v>
+      </c>
+      <c r="I15">
+        <v>2.01</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>16</v>
+      </c>
       <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17">
-        <v>7.08</v>
+        <v>15.15</v>
       </c>
       <c r="I17">
-        <v>2.27</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
+      <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>77</v>
       </c>
       <c r="H18">
-        <v>17.46</v>
+        <v>7.08</v>
       </c>
       <c r="I18">
-        <v>5.5</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="D19">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E19"/>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
       <c r="H19">
-        <v>18.03</v>
+        <v>17.46</v>
       </c>
       <c r="I19">
-        <v>4.61</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20">
         <v>2023</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
       <c r="H20">
-        <v>12.26</v>
+        <v>18.03</v>
       </c>
       <c r="I20">
-        <v>3.76</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21">
+        <v>23</v>
+      </c>
+      <c r="E21" t="s">
         <v>88</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21">
+        <v>2023</v>
+      </c>
+      <c r="G21" t="s">
         <v>89</v>
       </c>
-      <c r="F21">
-[...6 lines deleted...]
-      <c r="I21"/>
+      <c r="H21">
+        <v>12.26</v>
+      </c>
+      <c r="I21">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>92</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22">
+        <v>15</v>
+      </c>
+      <c r="E22" t="s">
         <v>93</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>2022</v>
+      </c>
+      <c r="G22" t="s">
         <v>94</v>
       </c>
-      <c r="F22">
-[...4 lines deleted...]
-      </c>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D23">
         <v>2015</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0.21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="D24">
-        <v>9</v>
+        <v>2015</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
         <v>106</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25">
+        <v>2021</v>
+      </c>
+      <c r="G25" t="s">
         <v>107</v>
       </c>
-      <c r="F25">
-[...5 lines deleted...]
-      <c r="H25"/>
+      <c r="H25">
+        <v>6.86</v>
+      </c>
       <c r="I25">
-        <v>0.19</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D26">
         <v>2300</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>112</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D27">
         <v>2300</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>116</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.19</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="D28">
-        <v>8</v>
+        <v>2300</v>
       </c>
       <c r="E28" t="s">
         <v>119</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
         <v>120</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
+      <c r="H28"/>
       <c r="I28">
-        <v>2.7</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>122</v>
       </c>
       <c r="C29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H29">
-        <v>0.67</v>
+        <v>7.1</v>
       </c>
       <c r="I29">
-        <v>0.29</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
         <v>126</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>127</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>1461</v>
+        <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
         <v>129</v>
       </c>
-      <c r="H30"/>
+      <c r="H30">
+        <v>0.67</v>
+      </c>
       <c r="I30">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>131</v>
       </c>
       <c r="C31" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31">
+        <v>1461</v>
+      </c>
+      <c r="E31" t="s">
         <v>132</v>
       </c>
-      <c r="D31">
-[...2 lines deleted...]
-      <c r="E31"/>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
-        <v>5.25</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>135</v>
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E32"/>
       <c r="F32">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>137</v>
       </c>
       <c r="H32">
-        <v>3.82</v>
+        <v>13.71</v>
       </c>
       <c r="I32">
-        <v>1.57</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>139</v>
       </c>
       <c r="C33" t="s">
         <v>140</v>
       </c>
       <c r="D33">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>7</v>
+      </c>
+      <c r="E33">
+        <v>101126</v>
       </c>
       <c r="F33">
         <v>2019</v>
       </c>
       <c r="G33" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33">
+        <v>3.82</v>
+      </c>
+      <c r="I33">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
         <v>142</v>
       </c>
-      <c r="H33">
+      <c r="B34" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34">
+        <v>14</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34">
+        <v>2019</v>
+      </c>
+      <c r="G34" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34">
         <v>31.54</v>
       </c>
-      <c r="I33">
+      <c r="I34">
         <v>15.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>