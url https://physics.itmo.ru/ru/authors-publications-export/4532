--- v5 (2026-06-16)
+++ v6 (2026-07-18)
@@ -12,79 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
+  </si>
+  <si>
+    <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202503825</t>
+  </si>
+  <si>
+    <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>13328-13337</t>
+  </si>
+  <si>
+    <t>10.1039/d6nr00648e</t>
+  </si>
+  <si>
     <t>Interlayer exciton flux amplification driven by strong exciton confinement</t>
   </si>
   <si>
     <t>Hyeongwoo Lee, Taeyoung Moon, Artem Abramov, Ivan  Kalantaevsky, Huitae Joo, Sujeong Kim, Vasily Kravtsov, Kyoung-Duck Park</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02569-8</t>
   </si>
   <si>
     <t>Nonlinear guided exciton-polaritons in a van der Waals layered waveguide</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Vanik Shahnazaryan, Mikhail Tiugaev, Tatyana Ivanova, Ivan  Kalantaevsky, Dmitry Permyakov, Ivan Iorsh, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0309067</t>
   </si>
   <si>
     <t>Planar Bragg microcavities with embedded monolayer semiconductor for strong exciton–photon coupling</t>
@@ -299,126 +326,126 @@
   <si>
     <t>Wenjin Luo, Benjamin G. Whetten, Vasily Kravtsov, Ashutosh Singh, Yibo Yang, Di Huang, Xinbin Cheng, Tao Jiang, Alexey Belyanin, Markus B. Raschke</t>
   </si>
   <si>
     <t>1767-1773</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c04536</t>
   </si>
   <si>
     <t>Experimental study of all-van-der-Waals waveguide polaritons at room temperature</t>
   </si>
   <si>
     <t>Valeriy Kondratiev, Tatyana Ivanova, Mikhail Tiugaev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>223-225</t>
   </si>
   <si>
     <t>10.18721/JPM.153.343</t>
   </si>
   <si>
+    <t>Probing guided monolayer semiconductor polaritons below the light line</t>
+  </si>
+  <si>
+    <t>Valeriy Kondratiev, Dmitry Permyakov, Vasily Kravtsov, D. N. Krizhanovskii, Anton Samusev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012069</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012069</t>
+  </si>
+  <si>
     <t>Guided exciton-polaritons in a subwavelength dielectric slab integrated with a 2D semiconductor</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Alexey Yulin, Vasily Kravtsov, Alexey Mikhin, Ivan Iorsh, Anton Samusev, D. N. Krizhanovskii</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012014</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012014</t>
   </si>
   <si>
-    <t>Probing guided monolayer semiconductor polaritons below the light line</t>
-[...10 lines deleted...]
-  <si>
     <t>Valley polarization of trions in monolayer MoSe2 interfaced with bismuth iron garnet</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Tatiana Ivanova, Artem Abramov, Polina V Shilina, Pavel O Kapralov, Dmitry N Krizhanovskii, Vladimir N Berzhansky, Vladimir I Belotelov, Ivan Shelykh, Alexander I Chernov, Ivan Iorsh</t>
   </si>
   <si>
     <t>015019</t>
   </si>
   <si>
     <t>10.1088/2053-1583/ac3887</t>
   </si>
   <si>
+    <t>Measurement of local optomechanical properties of MoSe2 monolayers</t>
+  </si>
+  <si>
+    <t>Fedor Benimetskiy, V. A. Sharov, P. A. Alekseev, Vasily Kravtsov, K.-D. Park, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020008</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032285</t>
+  </si>
+  <si>
     <t>Propagation of exciton-polaritons in monolayer semiconductor coupled to at-Γ bound state in the continuum</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Sinev, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020010</t>
   </si>
   <si>
     <t>10.1063/5.0032076</t>
   </si>
   <si>
     <t>Electrically tunable trion-polaritons in MoSe2/hBN heterostructure integrated with a photonic crystal slab</t>
   </si>
   <si>
     <t>V. Kondratyev, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, K.-D. Park, M. S. Skolnick, Vasily Kravtsov, Ivan Iorsh</t>
   </si>
   <si>
     <t>020062</t>
   </si>
   <si>
     <t>10.1063/5.0032226</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032285</t>
   </si>
   <si>
     <t>Spin–valley dynamics in alloy-based transition metal dichalcogenide heterobilayers</t>
   </si>
   <si>
     <t>Vasily Kravtsov,  Aleksey D Liubomirov,  Roman V Cherbunin,  Alessandro Catanzaro,  Armando Genco,  Daniel Gillard,  Evgeny M Alexeev, Tatyana Ivanova, Ivan Shelykh,  Alexander I Tartakovskii,  Maurice S Skolnick, Ivan Iorsh</t>
   </si>
   <si>
     <t>025011</t>
   </si>
   <si>
     <t>10.1088/2053-1583/abcf12</t>
   </si>
   <si>
     <t>Spin-Valley Dynamics of Interlayer Excitons in Heterobilayers MoxW1–xSe2/WSe2</t>
   </si>
   <si>
     <t>A. D. Liubomirov, Vasily Kravtsov, R. V. Cherbunin</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1518-1521</t>
   </si>
@@ -800,990 +827,1046 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="382.05" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>14</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>43.84</v>
+        <v>9.93</v>
       </c>
       <c r="I2">
-        <v>14.34</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>3.79</v>
+        <v>7.79</v>
       </c>
       <c r="I3">
-        <v>1.18</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>2.52</v>
+        <v>43.84</v>
       </c>
       <c r="I4">
-        <v>0.92</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H5">
-        <v>17.73</v>
+        <v>3.79</v>
       </c>
       <c r="I5">
-        <v>5.02</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6">
         <v>27</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>100633</v>
+        <v>125104</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>2.52</v>
+      </c>
+      <c r="I6">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D7">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>15.88</v>
+        <v>17.73</v>
       </c>
       <c r="I7">
-        <v>5.55</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
+      <c r="D8">
+        <v>30</v>
+      </c>
+      <c r="E8">
+        <v>100633</v>
+      </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>13.9</v>
+        <v>12.36</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9">
-        <v>27.2</v>
+        <v>15.88</v>
       </c>
       <c r="I9">
-        <v>8.95</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10">
-        <v>14.92</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="E11"/>
       <c r="F11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
       <c r="H11">
-        <v>12.26</v>
+        <v>27.2</v>
       </c>
       <c r="I11">
-        <v>3.76</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>54</v>
+      </c>
+      <c r="H12">
+        <v>14.92</v>
+      </c>
+      <c r="I12">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D13">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
       <c r="F13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H13">
-        <v>14.92</v>
+        <v>12.26</v>
       </c>
       <c r="I13">
-        <v>5.56</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D14">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D15">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
       <c r="H15">
-        <v>6.86</v>
+        <v>14.92</v>
       </c>
       <c r="I15">
-        <v>2.01</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
         <v>68</v>
       </c>
-      <c r="D16">
-[...2 lines deleted...]
-      <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
+      <c r="H16">
+        <v>12.26</v>
+      </c>
+      <c r="I16">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="D17"/>
-      <c r="E17"/>
+      <c r="D17">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17">
-        <v>15.15</v>
+        <v>6.86</v>
       </c>
       <c r="I17">
-        <v>3.23</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>77</v>
+      </c>
+      <c r="D18">
+        <v>16</v>
+      </c>
       <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19">
-        <v>17.46</v>
+        <v>15.15</v>
       </c>
       <c r="I19">
-        <v>5.5</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>2023</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20">
-        <v>18.03</v>
+        <v>7.08</v>
       </c>
       <c r="I20">
-        <v>4.61</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="D21">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>2023</v>
       </c>
       <c r="G21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21">
-        <v>12.26</v>
+        <v>17.46</v>
       </c>
       <c r="I21">
-        <v>3.76</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G22" t="s">
         <v>94</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
+      <c r="H22">
+        <v>18.03</v>
+      </c>
+      <c r="I22">
+        <v>4.61</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23">
+        <v>23</v>
+      </c>
+      <c r="E23" t="s">
         <v>97</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23">
+        <v>2023</v>
+      </c>
+      <c r="G23" t="s">
         <v>98</v>
       </c>
-      <c r="F23">
-[...5 lines deleted...]
-      <c r="H23"/>
+      <c r="H23">
+        <v>12.26</v>
+      </c>
       <c r="I23">
-        <v>0.21</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
-        <v>2015</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="D25">
-        <v>9</v>
+        <v>2015</v>
       </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H25"/>
       <c r="I25">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D26">
-        <v>2300</v>
+        <v>2015</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>112</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="D27">
-        <v>2300</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>116</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>6.86</v>
+      </c>
       <c r="I27">
-        <v>0.19</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="D28">
         <v>2300</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="D29">
-        <v>8</v>
+        <v>2300</v>
       </c>
       <c r="E29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H29"/>
       <c r="I29">
-        <v>2.7</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D30">
-        <v>54</v>
+        <v>2300</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
         <v>129</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>131</v>
       </c>
       <c r="C31" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="D31">
-        <v>1461</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
-      <c r="H31"/>
+      <c r="H31">
+        <v>7.1</v>
+      </c>
       <c r="I31">
-        <v>0.23</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>135</v>
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>54</v>
+      </c>
+      <c r="E32" t="s">
+        <v>137</v>
+      </c>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H32">
-        <v>13.71</v>
+        <v>0.67</v>
       </c>
       <c r="I32">
-        <v>5.25</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="D33">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>101126</v>
+        <v>1461</v>
+      </c>
+      <c r="E33" t="s">
+        <v>141</v>
       </c>
       <c r="F33">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="H33"/>
       <c r="I33">
-        <v>1.57</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D34">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E34"/>
       <c r="F34">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G34" t="s">
         <v>146</v>
       </c>
       <c r="H34">
+        <v>13.71</v>
+      </c>
+      <c r="I34">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" t="s">
+        <v>149</v>
+      </c>
+      <c r="D35">
+        <v>7</v>
+      </c>
+      <c r="E35">
+        <v>101126</v>
+      </c>
+      <c r="F35">
+        <v>2019</v>
+      </c>
+      <c r="G35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35">
+        <v>3.82</v>
+      </c>
+      <c r="I35">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36">
+        <v>14</v>
+      </c>
+      <c r="E36" t="s">
+        <v>154</v>
+      </c>
+      <c r="F36">
+        <v>2019</v>
+      </c>
+      <c r="G36" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36">
         <v>31.54</v>
       </c>
-      <c r="I34">
+      <c r="I36">
         <v>15.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>