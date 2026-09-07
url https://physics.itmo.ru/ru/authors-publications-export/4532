--- v6 (2026-07-18)
+++ v7 (2026-09-07)
@@ -12,79 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Optical probing of Wigner crystallization in monolayer WSe2 via diffraction of longitudinal excitons</t>
+  </si>
+  <si>
+    <t>Artem Abramov, Emil Chiglintsev, Tatyana Oskolkova, Maria Titova, Mikhail Kashchenko, Alexander Chernov, Vasily Kravtsov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>L051404</t>
+  </si>
+  <si>
+    <t>10.1103/yt7r-p9jj</t>
+  </si>
+  <si>
+    <t>Polarization Engineering of Second-Harmonic Generation in 3R-MoS2 Waveguides</t>
+  </si>
+  <si>
+    <t>Renkang Song, Junbo Xu, Yanzhen Yin, Yu Yin, Xu Jiang, Zhichen Zhao, Lei Zhou, Jintian Lin, Gaozhong Wang, Vasily Kravtsov, Kyoung-Duck Park, Ivan Iorsh, Yuerui Lu, Jun Wang, Guangwei Hu, Zhanshan Wang, Di Huang, Tao Jiang</t>
+  </si>
+  <si>
+    <t>Nano Letters</t>
+  </si>
+  <si>
+    <t>9051-9058</t>
+  </si>
+  <si>
+    <t>10.1021/acs.nanolett.6c01388</t>
+  </si>
+  <si>
     <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
   </si>
   <si>
     <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202503825</t>
   </si>
   <si>
     <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>13328-13337</t>
   </si>
   <si>
     <t>10.1039/d6nr00648e</t>
@@ -185,53 +215,50 @@
   <si>
     <t>eLight</t>
   </si>
   <si>
     <t>10.1186/s43593-024-00079-1</t>
   </si>
   <si>
     <t>Quantum tunneling high-speed nano-excitonic modulator</t>
   </si>
   <si>
     <t>Hyeongwoo Lee, Sujeong Kim, Seonhye Eom, Gangseon Ji, Soo Ho Choi, Huitae Joo, Jinhyuk Bae, Ki Kang Kim, Vasily Kravtsov, Hyeong-Ryeol Park, Kyoung-Duck Park</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-024-52813-5</t>
   </si>
   <si>
     <t>Electrostatic Control of Nonlinear Photonic-Crystal Polaritons in a Monolayer Semiconductor</t>
   </si>
   <si>
     <t>Ekaterina Khestanova, Vanik Shahnazaryan, Valerii K. Kozin, Valeriy Kondratiev, Dmitry N. Krizhanovskii, Maurice S. Skolnick, Ivan Shelykh, Ivan Iorsh, Vasily Kravtsov</t>
   </si>
   <si>
-    <t>Nano Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>7350-7357</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c01475</t>
   </si>
   <si>
     <t>Dynamical control of nanoscale light-matter interactions in low-dimensional quantum materials</t>
   </si>
   <si>
     <t>Yeonjeong Koo, Taeyoung Moon, Mingu Kang, Huitae Joo, Changjoo Lee, Hyeongwoo Lee, Vasily Kravtsov, Kyoung-Duck Park</t>
   </si>
   <si>
     <t>10.1038/s41377-024-01380-x</t>
   </si>
   <si>
     <t>Photoluminescence imaging of single photon emitters within nanoscale strain profiles in monolayer WSe2</t>
   </si>
   <si>
     <t>Artem Abramov, Igor Chestnov, Ekaterina S. Alimova, Tatiana Ivanova, Ivan Mukhin, Dmitry N. Krizhanovskii, Ivan Shelykh, Ivan Iorsh, Vasily Kravtsov</t>
   </si>
   <si>
     <t>10.1038/s41467-023-41292-9</t>
   </si>
   <si>
     <t>Probing and Control of Guided Exciton–Polaritons in a 2D Semiconductor-Integrated Slab Waveguide</t>
@@ -365,87 +392,87 @@
   <si>
     <t>Guided exciton-polaritons in a subwavelength dielectric slab integrated with a 2D semiconductor</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Alexey Yulin, Vasily Kravtsov, Alexey Mikhin, Ivan Iorsh, Anton Samusev, D. N. Krizhanovskii</t>
   </si>
   <si>
     <t>012014</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012014</t>
   </si>
   <si>
     <t>Valley polarization of trions in monolayer MoSe2 interfaced with bismuth iron garnet</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Tatiana Ivanova, Artem Abramov, Polina V Shilina, Pavel O Kapralov, Dmitry N Krizhanovskii, Vladimir N Berzhansky, Vladimir I Belotelov, Ivan Shelykh, Alexander I Chernov, Ivan Iorsh</t>
   </si>
   <si>
     <t>015019</t>
   </si>
   <si>
     <t>10.1088/2053-1583/ac3887</t>
   </si>
   <si>
+    <t>Electrically tunable trion-polaritons in MoSe2/hBN heterostructure integrated with a photonic crystal slab</t>
+  </si>
+  <si>
+    <t>V. Kondratyev, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, K.-D. Park, M. S. Skolnick, Vasily Kravtsov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020062</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032226</t>
+  </si>
+  <si>
     <t>Measurement of local optomechanical properties of MoSe2 monolayers</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, V. A. Sharov, P. A. Alekseev, Vasily Kravtsov, K.-D. Park, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020008</t>
   </si>
   <si>
     <t>10.1063/5.0032285</t>
   </si>
   <si>
     <t>Propagation of exciton-polaritons in monolayer semiconductor coupled to at-Γ bound state in the continuum</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Sinev, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>020010</t>
   </si>
   <si>
     <t>10.1063/5.0032076</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032226</t>
   </si>
   <si>
     <t>Spin–valley dynamics in alloy-based transition metal dichalcogenide heterobilayers</t>
   </si>
   <si>
     <t>Vasily Kravtsov,  Aleksey D Liubomirov,  Roman V Cherbunin,  Alessandro Catanzaro,  Armando Genco,  Daniel Gillard,  Evgeny M Alexeev, Tatyana Ivanova, Ivan Shelykh,  Alexander I Tartakovskii,  Maurice S Skolnick, Ivan Iorsh</t>
   </si>
   <si>
     <t>025011</t>
   </si>
   <si>
     <t>10.1088/2053-1583/abcf12</t>
   </si>
   <si>
     <t>Spin-Valley Dynamics of Interlayer Excitons in Heterobilayers MoxW1–xSe2/WSe2</t>
   </si>
   <si>
     <t>A. D. Liubomirov, Vasily Kravtsov, R. V. Cherbunin</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1518-1521</t>
   </si>
@@ -827,51 +854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -886,987 +913,1045 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>115</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>9.93</v>
+        <v>3.56</v>
       </c>
       <c r="I2">
-        <v>2.89</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>7.79</v>
+        <v>11.19</v>
       </c>
       <c r="I3">
-        <v>2.04</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>21</v>
+      </c>
+      <c r="D4">
+        <v>14</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>43.84</v>
+        <v>9.93</v>
       </c>
       <c r="I4">
-        <v>14.34</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
       <c r="F5">
         <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H5">
-        <v>3.79</v>
+        <v>7.79</v>
       </c>
       <c r="I5">
-        <v>1.18</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
       <c r="F6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H6">
-        <v>2.52</v>
+        <v>43.84</v>
       </c>
       <c r="I6">
-        <v>0.92</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H7">
-        <v>17.73</v>
+        <v>3.79</v>
       </c>
       <c r="I7">
-        <v>5.02</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>100633</v>
+        <v>125104</v>
       </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2.52</v>
+      </c>
+      <c r="I8">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>15.88</v>
+        <v>17.73</v>
       </c>
       <c r="I9">
-        <v>5.55</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="E10"/>
+        <v>46</v>
+      </c>
+      <c r="D10">
+        <v>30</v>
+      </c>
+      <c r="E10">
+        <v>100633</v>
+      </c>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10">
-        <v>13.9</v>
+        <v>12.36</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>51</v>
+      </c>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11">
-        <v>27.2</v>
+        <v>15.88</v>
       </c>
       <c r="I11">
-        <v>8.95</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12">
-        <v>14.92</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H13">
-        <v>12.26</v>
+        <v>27.2</v>
       </c>
       <c r="I13">
-        <v>3.76</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="I14"/>
+        <v>64</v>
+      </c>
+      <c r="H14">
+        <v>14.92</v>
+      </c>
+      <c r="I14">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D15">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>24</v>
+      </c>
+      <c r="E15" t="s">
+        <v>67</v>
+      </c>
       <c r="F15">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H15">
-        <v>14.92</v>
+        <v>12.26</v>
       </c>
       <c r="I15">
-        <v>5.56</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="D16">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D17">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
       <c r="H17">
-        <v>6.86</v>
+        <v>14.92</v>
       </c>
       <c r="I17">
-        <v>2.01</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18">
+        <v>23</v>
+      </c>
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
+      <c r="H18">
+        <v>12.26</v>
+      </c>
+      <c r="I18">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="D19"/>
-      <c r="E19"/>
+      <c r="D19">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H19">
-        <v>15.15</v>
+        <v>6.86</v>
       </c>
       <c r="I19">
-        <v>3.23</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>86</v>
+      </c>
+      <c r="D20">
+        <v>16</v>
+      </c>
       <c r="E20"/>
       <c r="F20">
         <v>2023</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2023</v>
       </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21">
-        <v>17.46</v>
+        <v>15.15</v>
       </c>
       <c r="I21">
-        <v>5.5</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
       <c r="F22">
         <v>2023</v>
       </c>
       <c r="G22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H22">
-        <v>18.03</v>
+        <v>7.08</v>
       </c>
       <c r="I22">
-        <v>4.61</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="D23">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>2023</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H23">
-        <v>12.26</v>
+        <v>17.46</v>
       </c>
       <c r="I23">
-        <v>3.76</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
+      <c r="H24">
+        <v>18.03</v>
+      </c>
+      <c r="I24">
+        <v>4.61</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25">
+        <v>23</v>
+      </c>
+      <c r="E25" t="s">
         <v>106</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25">
+        <v>2023</v>
+      </c>
+      <c r="G25" t="s">
         <v>107</v>
       </c>
-      <c r="F25">
-[...5 lines deleted...]
-      <c r="H25"/>
+      <c r="H25">
+        <v>12.26</v>
+      </c>
       <c r="I25">
-        <v>0.21</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>110</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>2015</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G26" t="s">
         <v>112</v>
       </c>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="D27">
-        <v>9</v>
+        <v>2015</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H27"/>
       <c r="I27">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D28">
-        <v>2300</v>
+        <v>2015</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>121</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="D29">
-        <v>2300</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>124</v>
       </c>
       <c r="F29">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>125</v>
       </c>
-      <c r="H29"/>
+      <c r="H29">
+        <v>6.86</v>
+      </c>
       <c r="I29">
-        <v>0.19</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="D30">
         <v>2300</v>
       </c>
       <c r="E30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="D31">
-        <v>8</v>
+        <v>2300</v>
       </c>
       <c r="E31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="H31"/>
       <c r="I31">
-        <v>2.7</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D32">
-        <v>54</v>
+        <v>2300</v>
       </c>
       <c r="E32" t="s">
         <v>137</v>
       </c>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>138</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="D33">
-        <v>1461</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
         <v>142</v>
       </c>
-      <c r="H33"/>
+      <c r="H33">
+        <v>7.1</v>
+      </c>
       <c r="I33">
-        <v>0.23</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" t="s">
         <v>145</v>
       </c>
       <c r="D34">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E34"/>
+        <v>54</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H34">
-        <v>13.71</v>
+        <v>0.67</v>
       </c>
       <c r="I34">
-        <v>5.25</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
       <c r="D35">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>101126</v>
+        <v>1461</v>
+      </c>
+      <c r="E35" t="s">
+        <v>150</v>
       </c>
       <c r="F35">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G35" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="H35"/>
       <c r="I35">
-        <v>1.57</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D36">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E36"/>
       <c r="F36">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
       <c r="H36">
+        <v>13.71</v>
+      </c>
+      <c r="I36">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>157</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37">
+        <v>7</v>
+      </c>
+      <c r="E37">
+        <v>101126</v>
+      </c>
+      <c r="F37">
+        <v>2019</v>
+      </c>
+      <c r="G37" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37">
+        <v>3.82</v>
+      </c>
+      <c r="I37">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38">
+        <v>14</v>
+      </c>
+      <c r="E38" t="s">
+        <v>163</v>
+      </c>
+      <c r="F38">
+        <v>2019</v>
+      </c>
+      <c r="G38" t="s">
+        <v>164</v>
+      </c>
+      <c r="H38">
         <v>31.54</v>
       </c>
-      <c r="I36">
+      <c r="I38">
         <v>15.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>