--- v7 (2026-09-07)
+++ v8 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -83,50 +83,62 @@
   <si>
     <t>Renkang Song, Junbo Xu, Yanzhen Yin, Yu Yin, Xu Jiang, Zhichen Zhao, Lei Zhou, Jintian Lin, Gaozhong Wang, Vasily Kravtsov, Kyoung-Duck Park, Ivan Iorsh, Yuerui Lu, Jun Wang, Guangwei Hu, Zhanshan Wang, Di Huang, Tao Jiang</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>9051-9058</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.6c01388</t>
   </si>
   <si>
     <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
   </si>
   <si>
     <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202503825</t>
   </si>
   <si>
+    <t>Modulating nonlinear optical responses in 3R-MoS2 Fabry–Pérot microcavities</t>
+  </si>
+  <si>
+    <t>Renkang Song, Ziye Chen, Junbo Xu, Zerui Wang, Zitao Wu, Shen-Ao Zhao, Wenhao Su, Liang Liu, Ziheng Pan, Junho Choi, Vasily Kravtsov, Di Huang, Zhanshan Wang, Tao Jiang</t>
+  </si>
+  <si>
+    <t>npj Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1038/s44310-026-00136-2</t>
+  </si>
+  <si>
     <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>13328-13337</t>
   </si>
   <si>
     <t>10.1039/d6nr00648e</t>
   </si>
   <si>
     <t>Interlayer exciton flux amplification driven by strong exciton confinement</t>
   </si>
   <si>
     <t>Hyeongwoo Lee, Taeyoung Moon, Artem Abramov, Ivan  Kalantaevsky, Huitae Joo, Sujeong Kim, Vasily Kravtsov, Kyoung-Duck Park</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02569-8</t>
@@ -392,87 +404,87 @@
   <si>
     <t>Guided exciton-polaritons in a subwavelength dielectric slab integrated with a 2D semiconductor</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Alexey Yulin, Vasily Kravtsov, Alexey Mikhin, Ivan Iorsh, Anton Samusev, D. N. Krizhanovskii</t>
   </si>
   <si>
     <t>012014</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012014</t>
   </si>
   <si>
     <t>Valley polarization of trions in monolayer MoSe2 interfaced with bismuth iron garnet</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Tatiana Ivanova, Artem Abramov, Polina V Shilina, Pavel O Kapralov, Dmitry N Krizhanovskii, Vladimir N Berzhansky, Vladimir I Belotelov, Ivan Shelykh, Alexander I Chernov, Ivan Iorsh</t>
   </si>
   <si>
     <t>015019</t>
   </si>
   <si>
     <t>10.1088/2053-1583/ac3887</t>
   </si>
   <si>
+    <t>Propagation of exciton-polaritons in monolayer semiconductor coupled to at-Γ bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Sinev, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020010</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032076</t>
+  </si>
+  <si>
     <t>Electrically tunable trion-polaritons in MoSe2/hBN heterostructure integrated with a photonic crystal slab</t>
   </si>
   <si>
     <t>V. Kondratyev, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, K.-D. Park, M. S. Skolnick, Vasily Kravtsov, Ivan Iorsh</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020062</t>
   </si>
   <si>
     <t>10.1063/5.0032226</t>
   </si>
   <si>
     <t>Measurement of local optomechanical properties of MoSe2 monolayers</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, V. A. Sharov, P. A. Alekseev, Vasily Kravtsov, K.-D. Park, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>020008</t>
   </si>
   <si>
     <t>10.1063/5.0032285</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032076</t>
   </si>
   <si>
     <t>Spin–valley dynamics in alloy-based transition metal dichalcogenide heterobilayers</t>
   </si>
   <si>
     <t>Vasily Kravtsov,  Aleksey D Liubomirov,  Roman V Cherbunin,  Alessandro Catanzaro,  Armando Genco,  Daniel Gillard,  Evgeny M Alexeev, Tatyana Ivanova, Ivan Shelykh,  Alexander I Tartakovskii,  Maurice S Skolnick, Ivan Iorsh</t>
   </si>
   <si>
     <t>025011</t>
   </si>
   <si>
     <t>10.1088/2053-1583/abcf12</t>
   </si>
   <si>
     <t>Spin-Valley Dynamics of Interlayer Excitons in Heterobilayers MoxW1–xSe2/WSe2</t>
   </si>
   <si>
     <t>A. D. Liubomirov, Vasily Kravtsov, R. V. Cherbunin</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>1518-1521</t>
   </si>
@@ -854,51 +866,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -998,960 +1010,987 @@
       <c r="E4"/>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>9.93</v>
       </c>
       <c r="I4">
         <v>2.89</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>7.79</v>
+        <v>9.28</v>
       </c>
       <c r="I5">
-        <v>2.04</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
       <c r="F6">
         <v>2026</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
-        <v>43.84</v>
+        <v>7.79</v>
       </c>
       <c r="I6">
-        <v>14.34</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2026</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
-        <v>3.79</v>
+        <v>43.84</v>
       </c>
       <c r="I7">
-        <v>1.18</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8">
-        <v>2.52</v>
+        <v>3.79</v>
       </c>
       <c r="I8">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>27</v>
+      </c>
+      <c r="E9">
+        <v>125104</v>
+      </c>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9">
-        <v>17.73</v>
+        <v>2.52</v>
       </c>
       <c r="I9">
-        <v>5.02</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
       <c r="H10">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>17.73</v>
+      </c>
+      <c r="I10">
+        <v>5.02</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>30</v>
+      </c>
+      <c r="E11">
+        <v>100633</v>
       </c>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H11">
-        <v>15.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.36</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="D12"/>
-      <c r="E12"/>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>15.88</v>
+      </c>
+      <c r="I12">
+        <v>5.55</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2025</v>
       </c>
       <c r="G13" t="s">
         <v>60</v>
       </c>
       <c r="H13">
-        <v>27.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G14" t="s">
         <v>64</v>
       </c>
       <c r="H14">
-        <v>14.92</v>
+        <v>27.2</v>
       </c>
       <c r="I14">
-        <v>5.56</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D15">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
         <v>68</v>
       </c>
       <c r="H15">
-        <v>12.26</v>
+        <v>14.92</v>
       </c>
       <c r="I15">
-        <v>3.76</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D16">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>24</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
+      </c>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I16"/>
+        <v>72</v>
+      </c>
+      <c r="H16">
+        <v>12.26</v>
+      </c>
+      <c r="I16">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E17"/>
       <c r="F17">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D18">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18">
-        <v>12.26</v>
+        <v>14.92</v>
       </c>
       <c r="I18">
-        <v>3.76</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19">
+        <v>23</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H19">
-        <v>6.86</v>
+        <v>12.26</v>
       </c>
       <c r="I19">
-        <v>2.01</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
         <v>86</v>
       </c>
-      <c r="D20">
-[...2 lines deleted...]
-      <c r="E20"/>
       <c r="F20">
         <v>2023</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>6.86</v>
+      </c>
+      <c r="I20">
+        <v>2.01</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>16</v>
+      </c>
       <c r="E21"/>
       <c r="F21">
         <v>2023</v>
       </c>
       <c r="G21" t="s">
         <v>91</v>
       </c>
-      <c r="H21">
-[...4 lines deleted...]
-      </c>
+      <c r="H21"/>
+      <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
         <v>2023</v>
       </c>
       <c r="G22" t="s">
         <v>95</v>
       </c>
       <c r="H22">
-        <v>7.08</v>
+        <v>15.15</v>
       </c>
       <c r="I22">
-        <v>2.27</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>2023</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23">
-        <v>17.46</v>
+        <v>7.08</v>
       </c>
       <c r="I23">
-        <v>5.5</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="D24">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
       <c r="H24">
-        <v>18.03</v>
+        <v>17.46</v>
       </c>
       <c r="I24">
-        <v>4.61</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
         <v>107</v>
       </c>
       <c r="H25">
-        <v>12.26</v>
+        <v>18.03</v>
       </c>
       <c r="I25">
-        <v>3.76</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>109</v>
       </c>
       <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26">
+        <v>23</v>
+      </c>
+      <c r="E26" t="s">
         <v>110</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="F26">
+        <v>2023</v>
+      </c>
+      <c r="G26" t="s">
         <v>111</v>
       </c>
-      <c r="F26">
-[...6 lines deleted...]
-      <c r="I26"/>
+      <c r="H26">
+        <v>12.26</v>
+      </c>
+      <c r="I26">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>114</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27">
+        <v>15</v>
+      </c>
+      <c r="E27" t="s">
         <v>115</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="F27">
+        <v>2022</v>
+      </c>
+      <c r="G27" t="s">
         <v>116</v>
       </c>
-      <c r="F27">
-[...4 lines deleted...]
-      </c>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D28">
         <v>2015</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
         <v>121</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="D29">
-        <v>9</v>
+        <v>2015</v>
       </c>
       <c r="E29" t="s">
         <v>124</v>
       </c>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
         <v>125</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
       <c r="C30" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
         <v>128</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>2021</v>
+      </c>
+      <c r="G30" t="s">
         <v>129</v>
       </c>
-      <c r="F30">
-[...5 lines deleted...]
-      <c r="H30"/>
+      <c r="H30">
+        <v>6.86</v>
+      </c>
       <c r="I30">
-        <v>0.19</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
         <v>131</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D31">
         <v>2300</v>
       </c>
       <c r="E31" t="s">
         <v>133</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>134</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>136</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D32">
         <v>2300</v>
       </c>
       <c r="E32" t="s">
         <v>137</v>
       </c>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
         <v>138</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0.19</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="D33">
-        <v>8</v>
+        <v>2300</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
         <v>142</v>
       </c>
-      <c r="H33">
-[...1 lines deleted...]
-      </c>
+      <c r="H33"/>
       <c r="I33">
-        <v>2.7</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H34">
-        <v>0.67</v>
+        <v>7.1</v>
       </c>
       <c r="I34">
-        <v>0.29</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
         <v>148</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>149</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>1461</v>
+        <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>150</v>
       </c>
       <c r="F35">
         <v>2020</v>
       </c>
       <c r="G35" t="s">
         <v>151</v>
       </c>
-      <c r="H35"/>
+      <c r="H35">
+        <v>0.67</v>
+      </c>
       <c r="I35">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36">
+        <v>1461</v>
+      </c>
+      <c r="E36" t="s">
         <v>154</v>
       </c>
-      <c r="D36">
-[...2 lines deleted...]
-      <c r="E36"/>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
+      <c r="H36"/>
       <c r="I36">
-        <v>5.25</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>157</v>
       </c>
       <c r="C37" t="s">
         <v>158</v>
       </c>
       <c r="D37">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E37"/>
       <c r="F37">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G37" t="s">
         <v>159</v>
       </c>
       <c r="H37">
-        <v>3.82</v>
+        <v>13.71</v>
       </c>
       <c r="I37">
-        <v>1.57</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>161</v>
       </c>
       <c r="C38" t="s">
         <v>162</v>
       </c>
       <c r="D38">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>7</v>
+      </c>
+      <c r="E38">
+        <v>101126</v>
       </c>
       <c r="F38">
         <v>2019</v>
       </c>
       <c r="G38" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38">
+        <v>3.82</v>
+      </c>
+      <c r="I38">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
         <v>164</v>
       </c>
-      <c r="H38">
+      <c r="B39" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>167</v>
+      </c>
+      <c r="F39">
+        <v>2019</v>
+      </c>
+      <c r="G39" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39">
         <v>31.54</v>
       </c>
-      <c r="I38">
+      <c r="I39">
         <v>15.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>