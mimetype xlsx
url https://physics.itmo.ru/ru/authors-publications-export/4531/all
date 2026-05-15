--- v2 (2026-03-22)
+++ v3 (2026-05-15)
@@ -194,77 +194,77 @@
   <si>
     <t>Nanomass Sensing via Node Shift Tracing in Vibrations of Coupled Nanowires Enhanced by Fano Resonances</t>
   </si>
   <si>
     <t>Alexey Mozharov, Yury Berdnikov, Nikita Solomonov, Kristina Novikova, Irina Nadoyan, Vitaliy Shkoldin, Alexander Golubok, Denis Kislov, Alexander Shalin, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>11989-11996</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c02558</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Highly transparent and conductive textured single walled carbon nanotube electrode for optoelectronic applications</t>
+  </si>
+  <si>
+    <t>D. M. Mitin, A. A. Vorobyev, Alexey Mozharov, S. A. Raudik, A. G. Nasibulin, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020088</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031928</t>
+  </si>
+  <si>
     <t>Indirect observation of the light emission in the tunnel junction with metal nanodisk</t>
   </si>
   <si>
     <t>Denis Lebedev, Vitaliy Shkoldin, Alexey Mozharov, Alexander Golubok, Dmitry Permyakov, Anton Samusev, Ivan Mukhin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020080</t>
   </si>
   <si>
     <t>10.1063/5.0032068</t>
   </si>
   <si>
-    <t>Highly transparent and conductive textured single walled carbon nanotube electrode for optoelectronic applications</t>
-[...10 lines deleted...]
-  <si>
     <t>Nonlinear polaritons in a monolayer semiconductor coupled to optical bound states in the continuum</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, Ivan Sinev, Dmitry Pidgayko, Alexey Mozharov, Ivan Mukhin, Maksim S. Lozhkin, Yuri V. Kapitonov, Andrey S. Brichkin, Vladimir D. Kulakovskii, Ivan Shelykh, Alexander I. Tartakovskii, Paul M. Walker, Maurice S. Skolnick, Dmitry N. Krizhanovskii, Ivan Iorsh</t>
   </si>
   <si>
     <t>Light: Science and Applications</t>
   </si>
   <si>
     <t>10.1038/s41377-020-0286-z</t>
   </si>
   <si>
     <t>Electrically driven metal and all-dielectric nanoantennas for plasmon polariton excitation</t>
   </si>
   <si>
     <t>Liliia Dvoretckaia, Konstantin Ladutenko, Alexey Mozharov, Georgiy Zograf, Andrey Bogdanov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Journal of Quantitative Spectroscopy and Radiative Transfer</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2019.106825</t>
   </si>
   <si>
     <t>Indirect Detection of the Light Emission in the Local Tunnel Junction</t>
@@ -428,120 +428,120 @@
   <si>
     <t>10.3762/bjnano.9.17</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>4 (2)</t>
   </si>
   <si>
     <t>275–281</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00552</t>
   </si>
   <si>
     <t>Single-stage fabrication of low-loss dielectric nanoresonators from high-loss material</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012020</t>
   </si>
   <si>
     <t>Simulation of photovoltaic efficiency of a tandem solar cell on Si with GaN nanowires as an emitter layer</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012041</t>
   </si>
   <si>
     <t>Controllable Femtosecond Laser-Induced Dewetting for Plasmonic Applications</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>91-99</t>
   </si>
   <si>
     <t>10.1002/lpor.201500119</t>
   </si>
   <si>
     <t>Laser writing of nanoparticle-based plasmonic structures</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Pavel Belov, Alexey Mozharov, Ivan Mukhin</t>
+    <t>Sergey Makarov, Pavel Belov, Alexey Mozharov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354859</t>
   </si>
   <si>
     <t>Specialized probes with nanowhisker structures for high resolution magnetic force microscopy</t>
   </si>
   <si>
     <t>Kirill Belousov, Alexey Mozharov, Ivan Mukhin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/643/1/012095</t>
   </si>
   <si>
     <t>Modeling, synthesis and study of highly efficient solar cells based on III-nitride nanowire arrays grown on Si substrates</t>
   </si>
   <si>
     <t>Alexey Mozharov, Alexey Bolshakov, Ivan Mukhin,  Harmand J. C.</t>
   </si>
   <si>
     <t>10.1088/1742-6596/643/1/012115</t>
   </si>
   <si>
     <t>Numerical modeling of photovoltaic efficiency of n-type GaN nanowires on p-type Si heterojunction</t>
   </si>
   <si>
     <t>507-510</t>
   </si>
   <si>
     <t>10.1002/pssr.201510241</t>
   </si>
   <si>
     <t>Tuning of magnetic optical response in a dielectric nanoparticle by ultrafast photoexcitation of dense electronhole plasma</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Valentin Milichko, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Pavel Belov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6187-6192</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.5b02534</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>