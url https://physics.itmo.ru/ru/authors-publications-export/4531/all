--- v3 (2026-05-15)
+++ v4 (2026-10-15)
@@ -194,75 +194,75 @@
   <si>
     <t>Nanomass Sensing via Node Shift Tracing in Vibrations of Coupled Nanowires Enhanced by Fano Resonances</t>
   </si>
   <si>
     <t>Alexey Mozharov, Yury Berdnikov, Nikita Solomonov, Kristina Novikova, Irina Nadoyan, Vitaliy Shkoldin, Alexander Golubok, Denis Kislov, Alexander Shalin, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>11989-11996</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c02558</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Indirect observation of the light emission in the tunnel junction with metal nanodisk</t>
+  </si>
+  <si>
+    <t>Denis Lebedev, Vitaliy Shkoldin, Alexey Mozharov, Alexander Golubok, Dmitry Permyakov, Anton Samusev, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020080</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032068</t>
+  </si>
+  <si>
     <t>Highly transparent and conductive textured single walled carbon nanotube electrode for optoelectronic applications</t>
   </si>
   <si>
     <t>D. M. Mitin, A. A. Vorobyev, Alexey Mozharov, S. A. Raudik, A. G. Nasibulin, Ivan Mukhin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020088</t>
   </si>
   <si>
     <t>10.1063/5.0031928</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032068</t>
   </si>
   <si>
     <t>Nonlinear polaritons in a monolayer semiconductor coupled to optical bound states in the continuum</t>
   </si>
   <si>
     <t>Vasily Kravtsov, Fedor Benimetskiy, Tatyana Ivanova, Anton Samusev, Ivan Sinev, Dmitry Pidgayko, Alexey Mozharov, Ivan Mukhin, Maksim S. Lozhkin, Yuri V. Kapitonov, Andrey S. Brichkin, Vladimir D. Kulakovskii, Ivan Shelykh, Alexander I. Tartakovskii, Paul M. Walker, Maurice S. Skolnick, Dmitry N. Krizhanovskii, Ivan Iorsh</t>
   </si>
   <si>
     <t>Light: Science and Applications</t>
   </si>
   <si>
     <t>10.1038/s41377-020-0286-z</t>
   </si>
   <si>
     <t>Electrically driven metal and all-dielectric nanoantennas for plasmon polariton excitation</t>
   </si>
   <si>
     <t>Liliia Dvoretckaia, Konstantin Ladutenko, Alexey Mozharov, Georgiy Zograf, Andrey Bogdanov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Journal of Quantitative Spectroscopy and Radiative Transfer</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2019.106825</t>
   </si>