--- v3 (2026-05-11)
+++ v4 (2026-06-14)
@@ -12,88 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Electromagnetics of deeply subwavelength metamaterial particles</t>
+  </si>
+  <si>
+    <t>Aleksandr Makarenko, Maxim A. Yurkin, Alexey Shcherbakov, Mikhail Lapine</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>10.1103/5tkn-vst4</t>
+  </si>
+  <si>
     <t>Wave scattering calculation for particles of arbitrary shape based on scale separation in the Green's function</t>
   </si>
   <si>
     <t>Polina Pantuhina, Andrey Bogdanov, Alexey Shcherbakov, Ivan  Terekhov</t>
   </si>
   <si>
-    <t>Physical Review B</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/physrevb.111.115422</t>
   </si>
   <si>
     <t>Logarithmically complex rigorous Fourier space solution to the 1D grating diffraction problem</t>
   </si>
   <si>
     <t>Evgeny Levdik, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Computer Physics Communications</t>
   </si>
   <si>
     <t>10.1016/j.cpc.2025.109530</t>
   </si>
   <si>
     <t>Maximum Directivity of Spheroidal Dielectric Antennas</t>
   </si>
   <si>
     <t>Roman Gaponenko, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>2024 IEEE 3rd International Conference on Problems of Informatics, Electronics and Radio Engineering (PIERE)</t>
   </si>
   <si>
     <t>150-153</t>
@@ -206,132 +215,132 @@
   <si>
     <t>Alexey Shcherbakov, Lei Bi, Maxim A. Yurkin</t>
   </si>
   <si>
     <t>Journal of Quantitative Spectroscopy and Radiative Transfer</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2023.108828</t>
   </si>
   <si>
     <t>Experimental demonstration of superdirective spherical dielectric antenna</t>
   </si>
   <si>
     <t>Roman Gaponenko, Mikhail Sidorenko, Dmitry Zhirihin, Ilia L. Rasskazov, Alexander Moroz, Konstantin Ladutenko, Pavel Belov, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/5.0155677</t>
   </si>
   <si>
     <t>Bound states in the continuum in photonic structures</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Alexey Shcherbakov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Alexey Shcherbakov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>10.3367/UFNe.2021.12.039120</t>
   </si>
   <si>
     <t>Reformulated Fourier Modal Method with improved near field computations</t>
   </si>
   <si>
     <t>Sergey Spiridonov, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Journal of Computational Science</t>
   </si>
   <si>
     <t>10.1016/j.jocs.2022.101936</t>
   </si>
   <si>
+    <t>Excitation of a homogeneous dielectric sphere by a point electric dipole</t>
+  </si>
+  <si>
+    <t>Roman Gaponenko,   Ilia L. Rasskazov, Alexander Moroz, Dmitry Pidgayko, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012043</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012043</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
-    <t>Excitation of a homogeneous dielectric sphere by a point electric dipole</t>
-[...10 lines deleted...]
-  <si>
     <t>Harnessing superdirectivity in dielectric spherical multilayer antennas</t>
   </si>
   <si>
     <t>Roman Gaponenko, Alexander Moroz, Ilia L. Rasskazov, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.195406</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Directly grown crystalline gallium phosphide on sapphire for nonlinear all-dielectric nanophotonics</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Daria Markina, V. V. Fedorov, G. A. Ermolaev, A. V. Arsenin, V. S. Volkov, A. S. Goltaev, Yu. M. Zadiranov, Ivan Tzibizov, Anatoly Pushkarev, Anton Samusev, Alexey Shcherbakov, Pavel Belov, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0048969</t>
   </si>
   <si>
     <t>Multipolar Engineering of Subwavelength Dielectric Particles for Scattering Enhancement</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.024052</t>
   </si>
@@ -347,72 +356,72 @@
   <si>
     <t>10.5220/0010344400460053</t>
   </si>
   <si>
     <t>Parameters of holographic gratings for surface-enhanced gas Raman spectroscopy</t>
   </si>
   <si>
     <t>Dmitry V. Petrov, Matvey Kostenko, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>26th International Symposium on Atmospheric and Ocean Optics, Atmospheric Physics</t>
   </si>
   <si>
     <t>10.1117/12.2575636</t>
   </si>
   <si>
     <t>Compensation of disorder for extraordinary optical transmission effect in nanopore arrays fabricated by nanosphere photolithography</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.408772</t>
   </si>
   <si>
+    <t>Calculation of the 1D grating scattering matrix frequency derivatives</t>
+  </si>
+  <si>
+    <t>Alexey Shcherbakov, Lydia Pogorelskaya, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012159</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012159</t>
+  </si>
+  <si>
     <t>Resonant TM transmission through metallized variable depth grating</t>
   </si>
   <si>
     <t>Andrei A. Ushkov, Isabelle Verrier, Thomas Kampfe, Alexey Shcherbakov, Yves Jourlin</t>
   </si>
   <si>
     <t>012180</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012180</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/1461/1/012159</t>
   </si>
   <si>
     <t>Silver holographic gratings as substrates for surface-enhanced Raman scattering gas analysis</t>
   </si>
   <si>
     <t>Dmitry V. Petrov, Matvey A. Kostenko, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Applied Optics</t>
   </si>
   <si>
     <t>10.1364/ao.386897</t>
   </si>
   <si>
     <t>Superdirective dielectric spherical multilayer antennae</t>
   </si>
   <si>
     <t>Igor Sushencev, Alexey Shcherbakov, Konstantin Ladutenko, Pavel Belov</t>
   </si>
   <si>
     <t>2019 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas44984.2019.8958207</t>
   </si>
@@ -956,51 +965,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1015,1337 +1024,1364 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>4.04</v>
       </c>
       <c r="I2">
         <v>1.78</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D3">
+        <v>111</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H3">
-        <v>4.39</v>
+        <v>4.04</v>
       </c>
       <c r="I3">
-        <v>1.32</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
         <v>17</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4"/>
+      <c r="E4">
+        <v>109530</v>
+      </c>
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
         <v>19</v>
       </c>
-      <c r="D4"/>
-[...10 lines deleted...]
-      <c r="I4"/>
+      <c r="H4">
+        <v>4.39</v>
+      </c>
+      <c r="I4">
+        <v>1.32</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5"/>
+      <c r="E5" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>2519</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="D6">
+        <v>41</v>
+      </c>
+      <c r="E6">
+        <v>2519</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="I6"/>
+        <v>28</v>
+      </c>
+      <c r="H6">
+        <v>2.2</v>
+      </c>
+      <c r="I6">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7"/>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...3 lines deleted...]
-      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D9"/>
+      <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>3.87</v>
+        <v>10.95</v>
       </c>
       <c r="I9">
-        <v>0.87</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-        <v>46</v>
+      <c r="D10">
+        <v>174</v>
+      </c>
+      <c r="E10">
+        <v>110642</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="I10"/>
+        <v>45</v>
+      </c>
+      <c r="H10">
+        <v>3.87</v>
+      </c>
+      <c r="I10">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11"/>
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>11</v>
+      </c>
+      <c r="D12">
+        <v>109</v>
+      </c>
       <c r="E12"/>
       <c r="F12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>53</v>
+      </c>
+      <c r="H12">
+        <v>3.91</v>
+      </c>
+      <c r="I12">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>313</v>
+      </c>
+      <c r="E14">
+        <v>108828</v>
+      </c>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H14">
-        <v>2.55</v>
+        <v>2.47</v>
       </c>
       <c r="I14">
-        <v>0.7</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H15">
-        <v>2.94</v>
+        <v>2.55</v>
       </c>
       <c r="I15">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16">
+        <v>66</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
+        <v>2023</v>
+      </c>
+      <c r="G16" t="s">
         <v>69</v>
       </c>
-      <c r="D16">
-[...12 lines deleted...]
-      <c r="I16"/>
+      <c r="H16">
+        <v>2.94</v>
+      </c>
+      <c r="I16">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>67</v>
+      </c>
+      <c r="E17">
+        <v>101936</v>
+      </c>
+      <c r="F17">
+        <v>2022</v>
+      </c>
+      <c r="G17" t="s">
         <v>73</v>
       </c>
-      <c r="D17">
-[...10 lines deleted...]
-      </c>
       <c r="H17"/>
-      <c r="I17">
-[...1 lines deleted...]
-      </c>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19">
+        <v>2015</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
-        <v>1.54</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>11</v>
+      </c>
+      <c r="D20">
+        <v>104</v>
+      </c>
       <c r="E20"/>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H20">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I20">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>89</v>
       </c>
       <c r="H21">
-        <v>4.93</v>
+        <v>12.26</v>
       </c>
       <c r="I21">
-        <v>1.53</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
         <v>91</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22"/>
+      <c r="D22">
+        <v>16</v>
+      </c>
       <c r="E22"/>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="I22"/>
+        <v>92</v>
+      </c>
+      <c r="H22">
+        <v>4.93</v>
+      </c>
+      <c r="I22">
+        <v>1.53</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
         <v>94</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>95</v>
       </c>
-      <c r="C23" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D23"/>
+      <c r="E23"/>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="D24">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>118</v>
+      </c>
+      <c r="E24">
+        <v>201101</v>
+      </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H24">
-        <v>4.93</v>
+        <v>3.97</v>
       </c>
       <c r="I24">
-        <v>1.53</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>91</v>
+      </c>
+      <c r="D25">
+        <v>15</v>
+      </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="I25"/>
+        <v>102</v>
+      </c>
+      <c r="H25">
+        <v>4.93</v>
+      </c>
+      <c r="I25">
+        <v>1.53</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
         <v>104</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>109</v>
       </c>
-      <c r="D27">
-[...4 lines deleted...]
-      </c>
+      <c r="D27"/>
+      <c r="E27"/>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>110</v>
       </c>
-      <c r="H27">
-[...4 lines deleted...]
-      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>28</v>
+      </c>
+      <c r="E28">
+        <v>38049</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>113</v>
+      </c>
+      <c r="H28">
+        <v>3.89</v>
+      </c>
       <c r="I28">
-        <v>0.23</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D29">
         <v>1461</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.23</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" t="s">
         <v>119</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30">
+        <v>1461</v>
+      </c>
+      <c r="E30" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>2929</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>0.67</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
         <v>123</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>124</v>
       </c>
-      <c r="C31" t="s">
-[...3 lines deleted...]
-      <c r="E31"/>
+      <c r="D31">
+        <v>59</v>
+      </c>
+      <c r="E31">
+        <v>2929</v>
+      </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="I31"/>
+        <v>125</v>
+      </c>
+      <c r="H31">
+        <v>1.98</v>
+      </c>
+      <c r="I31">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
         <v>127</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>128</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32">
+        <v>2020</v>
+      </c>
+      <c r="G32" t="s">
         <v>129</v>
       </c>
-      <c r="D32">
-[...16 lines deleted...]
-      </c>
+      <c r="H32"/>
+      <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C33" t="s">
         <v>132</v>
       </c>
       <c r="D33">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="E33">
-        <v>1402</v>
+        <v>14890</v>
       </c>
       <c r="F33">
         <v>2019</v>
       </c>
       <c r="G33" t="s">
         <v>133</v>
       </c>
       <c r="H33">
-        <v>1.86</v>
+        <v>4.0</v>
       </c>
       <c r="I33">
-        <v>0.69</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="D34">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>36</v>
+      </c>
+      <c r="E34">
+        <v>1402</v>
       </c>
       <c r="F34">
         <v>2019</v>
       </c>
       <c r="G34" t="s">
         <v>136</v>
       </c>
       <c r="H34">
-        <v>2.42</v>
+        <v>1.86</v>
       </c>
       <c r="I34">
-        <v>0.98</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>137</v>
       </c>
       <c r="B35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C35" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35">
+        <v>231</v>
+      </c>
+      <c r="E35" t="s">
         <v>138</v>
       </c>
-      <c r="C35" t="s">
+      <c r="F35">
+        <v>2019</v>
+      </c>
+      <c r="G35" t="s">
         <v>139</v>
       </c>
-      <c r="D35">
-[...10 lines deleted...]
-      </c>
       <c r="H35">
-        <v>6.64</v>
+        <v>2.42</v>
       </c>
       <c r="I35">
-        <v>1.89</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" t="s">
         <v>142</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36">
+        <v>6</v>
+      </c>
+      <c r="E36" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F36">
         <v>2018</v>
       </c>
       <c r="G36" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H36">
-        <v>2.35</v>
+        <v>6.64</v>
       </c>
       <c r="I36">
-        <v>0.99</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" t="s">
         <v>146</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37">
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
         <v>147</v>
       </c>
-      <c r="C37" t="s">
+      <c r="F37">
+        <v>2018</v>
+      </c>
+      <c r="G37" t="s">
         <v>148</v>
       </c>
-      <c r="D37">
-[...11 lines deleted...]
-      <c r="H37"/>
+      <c r="H37">
+        <v>2.35</v>
+      </c>
       <c r="I37">
-        <v>0.17</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>150</v>
+      </c>
+      <c r="C38" t="s">
         <v>151</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38">
+        <v>1874</v>
+      </c>
+      <c r="E38" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>13435</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>153</v>
       </c>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
-        <v>1.52</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39">
-        <v>243</v>
+        <v>13435</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H39">
         <v>3.36</v>
       </c>
       <c r="I39">
         <v>1.52</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B40" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
       <c r="D40">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40">
+        <v>243</v>
+      </c>
+      <c r="F40">
+        <v>2017</v>
+      </c>
+      <c r="G40" t="s">
         <v>158</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
-        <v>2.86</v>
+        <v>3.36</v>
       </c>
       <c r="I40">
-        <v>1.16</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
         <v>160</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41">
+        <v>189</v>
+      </c>
+      <c r="E41" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F41">
         <v>2016</v>
       </c>
       <c r="G41" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H41">
         <v>2.86</v>
       </c>
       <c r="I41">
         <v>1.16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" t="s">
         <v>164</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42">
+        <v>187</v>
+      </c>
+      <c r="E42" t="s">
         <v>165</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42">
+        <v>2016</v>
+      </c>
+      <c r="G42" t="s">
         <v>166</v>
       </c>
-      <c r="D42">
-[...10 lines deleted...]
-      </c>
       <c r="H42">
-        <v>2.06</v>
+        <v>2.86</v>
       </c>
       <c r="I42">
-        <v>1.11</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" t="s">
         <v>169</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>25236</v>
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>170</v>
       </c>
       <c r="F43">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G43" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H43">
-        <v>3.53</v>
+        <v>2.06</v>
       </c>
       <c r="I43">
-        <v>2.34</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>172</v>
+        <v>131</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="E44"/>
+        <v>112</v>
+      </c>
+      <c r="D44">
+        <v>21</v>
+      </c>
+      <c r="E44">
+        <v>25236</v>
+      </c>
       <c r="F44">
         <v>2013</v>
       </c>
       <c r="G44" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I44"/>
+        <v>173</v>
+      </c>
+      <c r="H44">
+        <v>3.53</v>
+      </c>
+      <c r="I44">
+        <v>2.34</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" t="s">
         <v>175</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="E45" t="s">
         <v>176</v>
       </c>
+      <c r="D45"/>
+      <c r="E45"/>
       <c r="F45">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G45" t="s">
         <v>177</v>
       </c>
-      <c r="H45">
-[...4 lines deleted...]
-      </c>
+      <c r="H45"/>
+      <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>178</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C46" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D46">
         <v>113</v>
       </c>
       <c r="E46" t="s">
         <v>179</v>
       </c>
       <c r="F46">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G46" t="s">
         <v>180</v>
       </c>
       <c r="H46">
-        <v>2.33</v>
+        <v>3.19</v>
       </c>
       <c r="I46">
-        <v>1.0</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>181</v>
       </c>
       <c r="B47" t="s">
+        <v>164</v>
+      </c>
+      <c r="C47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47">
+        <v>113</v>
+      </c>
+      <c r="E47" t="s">
         <v>182</v>
       </c>
-      <c r="C47" t="s">
-[...3 lines deleted...]
-      <c r="E47"/>
       <c r="F47">
         <v>2011</v>
       </c>
       <c r="G47" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-      <c r="I47"/>
+        <v>183</v>
+      </c>
+      <c r="H47">
+        <v>2.33</v>
+      </c>
+      <c r="I47">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
         <v>185</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>186</v>
       </c>
-      <c r="C48" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D48"/>
+      <c r="E48"/>
       <c r="F48">
         <v>2011</v>
       </c>
       <c r="G48" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>189</v>
+      </c>
+      <c r="C49" t="s">
         <v>190</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49">
+        <v>36</v>
+      </c>
+      <c r="E49" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F49">
         <v>2011</v>
       </c>
       <c r="G49" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="H49">
-        <v>4.05</v>
+        <v>0.66</v>
       </c>
       <c r="I49">
-        <v>1.94</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>194</v>
+      </c>
+      <c r="C50" t="s">
         <v>195</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>196</v>
       </c>
-      <c r="D50">
+      <c r="F50">
+        <v>2011</v>
+      </c>
+      <c r="G50" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50">
+        <v>4.05</v>
+      </c>
+      <c r="I50">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" t="s">
+        <v>199</v>
+      </c>
+      <c r="D51">
         <v>40</v>
       </c>
-      <c r="E50" t="s">
-[...2 lines deleted...]
-      <c r="F50">
+      <c r="E51" t="s">
+        <v>200</v>
+      </c>
+      <c r="F51">
         <v>2010</v>
       </c>
-      <c r="G50" t="s">
-[...2 lines deleted...]
-      <c r="H50">
+      <c r="G51" t="s">
+        <v>201</v>
+      </c>
+      <c r="H51">
         <v>0.81</v>
       </c>
-      <c r="I50">
+      <c r="I51">
         <v>0.46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>