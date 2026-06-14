--- v4 (2026-06-14)
+++ v5 (2026-06-14)
@@ -236,77 +236,77 @@
   <si>
     <t>Bound states in the continuum in photonic structures</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Alexey Shcherbakov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>10.3367/UFNe.2021.12.039120</t>
   </si>
   <si>
     <t>Reformulated Fourier Modal Method with improved near field computations</t>
   </si>
   <si>
     <t>Sergey Spiridonov, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Journal of Computational Science</t>
   </si>
   <si>
     <t>10.1016/j.jocs.2022.101936</t>
   </si>
   <si>
+    <t>Superscattering for non-spherical objects</t>
+  </si>
+  <si>
+    <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012073</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012073</t>
+  </si>
+  <si>
     <t>Excitation of a homogeneous dielectric sphere by a point electric dipole</t>
   </si>
   <si>
     <t>Roman Gaponenko,   Ilia L. Rasskazov, Alexander Moroz, Dmitry Pidgayko, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012043</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012043</t>
   </si>
   <si>
-    <t>Superscattering for non-spherical objects</t>
-[...10 lines deleted...]
-  <si>
     <t>Harnessing superdirectivity in dielectric spherical multilayer antennas</t>
   </si>
   <si>
     <t>Roman Gaponenko, Alexander Moroz, Ilia L. Rasskazov, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.195406</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
@@ -356,72 +356,72 @@
   <si>
     <t>10.5220/0010344400460053</t>
   </si>
   <si>
     <t>Parameters of holographic gratings for surface-enhanced gas Raman spectroscopy</t>
   </si>
   <si>
     <t>Dmitry V. Petrov, Matvey Kostenko, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>26th International Symposium on Atmospheric and Ocean Optics, Atmospheric Physics</t>
   </si>
   <si>
     <t>10.1117/12.2575636</t>
   </si>
   <si>
     <t>Compensation of disorder for extraordinary optical transmission effect in nanopore arrays fabricated by nanosphere photolithography</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.408772</t>
   </si>
   <si>
+    <t>Resonant TM transmission through metallized variable depth grating</t>
+  </si>
+  <si>
+    <t>Andrei A. Ushkov, Isabelle Verrier, Thomas Kampfe, Alexey Shcherbakov, Yves Jourlin</t>
+  </si>
+  <si>
+    <t>012180</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012180</t>
+  </si>
+  <si>
     <t>Calculation of the 1D grating scattering matrix frequency derivatives</t>
   </si>
   <si>
     <t>Alexey Shcherbakov, Lydia Pogorelskaya, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012159</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012159</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/1461/1/012180</t>
   </si>
   <si>
     <t>Silver holographic gratings as substrates for surface-enhanced Raman scattering gas analysis</t>
   </si>
   <si>
     <t>Dmitry V. Petrov, Matvey A. Kostenko, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Applied Optics</t>
   </si>
   <si>
     <t>10.1364/ao.386897</t>
   </si>
   <si>
     <t>Superdirective dielectric spherical multilayer antennae</t>
   </si>
   <si>
     <t>Igor Sushencev, Alexey Shcherbakov, Konstantin Ladutenko, Pavel Belov</t>
   </si>
   <si>
     <t>2019 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas44984.2019.8958207</t>
   </si>
@@ -1534,51 +1534,51 @@
         <v>87</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>89</v>
       </c>
       <c r="H21">
         <v>12.26</v>
       </c>
       <c r="I21">
         <v>3.76</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22"/>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
       <c r="H22">
         <v>4.93</v>
       </c>
       <c r="I22">
         <v>1.53</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>93</v>
       </c>
@@ -1611,51 +1611,51 @@
       </c>
       <c r="D24">
         <v>118</v>
       </c>
       <c r="E24">
         <v>201101</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
         <v>100</v>
       </c>
       <c r="H24">
         <v>3.97</v>
       </c>
       <c r="I24">
         <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>102</v>
       </c>
       <c r="H25">
         <v>4.93</v>
       </c>
       <c r="I25">
         <v>1.53</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>103</v>
       </c>