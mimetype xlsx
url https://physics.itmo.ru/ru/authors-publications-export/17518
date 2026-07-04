--- v0 (2026-05-22)
+++ v1 (2026-07-04)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>13328-13337</t>
+  </si>
+  <si>
+    <t>10.1039/d6nr00648e</t>
   </si>
   <si>
     <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
   </si>
   <si>
     <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1002/nap2.70085</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,122 +413,151 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="199.237" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
+        <v>7.79</v>
+      </c>
+      <c r="I2">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3">
+        <v>15</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3">
         <v>8.45</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>2.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>