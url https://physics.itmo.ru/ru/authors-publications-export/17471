--- v0 (2026-04-01)
+++ v1 (2026-06-04)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Rapid synthesis of redox-responsive trithiocyanuric acid-based nanocarriers: in vitro multidrug resistance reversal and in vivo safety assessment</t>
+  </si>
+  <si>
+    <t>Elena Kopoleva, Sergey A. Tsymbal, Oleg A. Kuchur, Daria S. Kulchanovskaya, Anna Yu. Grishina, Alevtina A. Pinova, Ilia V. Doroshenko, Roman I. Romanov, Albert R. Muslimov, Alexander V. Syuy, Dmitry Yu. Ivkin, Valeriy M. Kondratev, Svetlana Rodimova, Kirill V. Lepik, Alexey Bolshakov, Oleksii Peltek, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Drug Delivery and Translational Research</t>
+  </si>
+  <si>
+    <t>10.1007/s13346-026-02112-x</t>
   </si>
   <si>
     <t>MicroRNA-200a as a therapeutic agent for acute and chronic liver pathologies and regeneration</t>
   </si>
   <si>
     <t>Svetlana Rodimova, Lidia Mikhailova, Konstantin Arabuli, Dmitry Kozlov, Vera Kozlova, Dmitry Kuzmin, Ilya Shchechkin, Nikolai Bobrov, Artem Mozherov, Vladimir Zagainov, Peter Timashev, Elena Zagaynova, Daria S. Kuznetsova, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biomaterials</t>
   </si>
   <si>
     <t>10.1016/j.biomaterials.2026.124125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,124 +410,149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="110.83" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
+      <c r="D2"/>
+      <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
+        <v>7.12</v>
+      </c>
+      <c r="I2">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3">
+        <v>331</v>
+      </c>
+      <c r="E3">
+        <v>124125</v>
+      </c>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
         <v>12.48</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>3.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>