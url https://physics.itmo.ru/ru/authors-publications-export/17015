--- v0 (2025-10-06)
+++ v1 (2026-04-12)
@@ -12,83 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -398,120 +410,145 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="334.918" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
+        <v>15.01</v>
+      </c>
+      <c r="I2">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2025</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
         <v>18.81</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>6.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>