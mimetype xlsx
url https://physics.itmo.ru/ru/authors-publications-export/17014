--- v0 (2025-10-18)
+++ v1 (2026-04-13)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -407,51 +407,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="357.341" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="334.918" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>