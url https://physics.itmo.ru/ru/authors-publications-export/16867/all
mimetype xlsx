--- v0 (2025-10-08)
+++ v1 (2026-09-06)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
   </si>
   <si>
     <t>Room Temperature Broadband Polariton Lasing from a CsPbBr3 Perovskite Plate</t>
   </si>
   <si>
     <t>Maksim D. Kolker, Ivan I. Krasionov, Anton D. Putintsev, Ekaterina D. Grayfer, Tamsin Cookson, Dmitry Tatarinov, Anatoly Pushkarev, Denis A. Sannikov, Pavlos G. Lagoudakis</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202402543</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,120 +413,149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="202.808" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>656</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2">
+        <v>49.96</v>
+      </c>
+      <c r="I2">
+        <v>15.99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
         <v>2024</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3">
         <v>9.93</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>2.89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>