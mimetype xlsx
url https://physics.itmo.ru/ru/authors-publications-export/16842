--- v0 (2025-10-08)
+++ v1 (2026-10-16)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
   </si>
   <si>
     <t>Surface Plasmon Polariton Photoluminescence Enhancement of Single InP Nanowires with InAsP Quantum Wells</t>
   </si>
   <si>
     <t>Talgat Shugabaev, Vladislav O. Gridchin, Ivan A. Melnichenko, Pavel Bulkin, Artem Abramov, Alexey Kuznetsov, Alina A. Maksimova, Ivan A. Novikov, Artem I. Khrebtov, Yevgeniy V. Ubyivovk, Konstantin P. Kotlyar, Natalia V. Kryzhanovskaya, Rodion R. Reznik, George E. Cirlin</t>
   </si>
   <si>
     <t>physica status solidi (RRL) – Rapid Research Letters</t>
   </si>
   <si>
     <t>10.1002/pssr.202400296</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,120 +413,149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="320.779" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>656</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2">
+        <v>49.96</v>
+      </c>
+      <c r="I2">
+        <v>15.99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
         <v>2024</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3">
         <v>3.04</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>0.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>