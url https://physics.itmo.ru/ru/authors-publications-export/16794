--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,95 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>A light-driven ultrafast sensor based on biocompatible solvatochromic metal–organic frameworks</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk</t>
   </si>
   <si>
     <t>Materials Horizons</t>
   </si>
   <si>
     <t>10.1039/d4mh01264j</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -410,66 +422,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="111.973" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="294.785" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -477,78 +489,103 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
+        <v>5.64</v>
+      </c>
+      <c r="I3">
+        <v>1.12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2024</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4">
         <v>13.6</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>4.32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>