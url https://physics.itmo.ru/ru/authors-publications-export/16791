--- v1 (2026-03-18)
+++ v2 (2026-04-15)
@@ -44,75 +44,75 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>A light-driven ultrafast sensor based on biocompatible solvatochromic metal–organic frameworks</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk</t>
   </si>
   <si>
     <t>Materials Horizons</t>
   </si>
   <si>
     <t>10.1039/d4mh01264j</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -431,51 +431,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="357.341" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="334.918" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>