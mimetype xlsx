--- v0 (2025-10-08)
+++ v1 (2026-09-07)
@@ -44,66 +44,66 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Copper-Doped Carbon Nanoparticles as a Two-Modal Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Badrieva, Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
+    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Мурзина (Badrieva), Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>409-415</t>
   </si>
   <si>
     <t>10.1134/s0030400x24040155</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -425,51 +425,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>