--- v0 (2025-10-08)
+++ v1 (2026-04-21)
@@ -44,63 +44,63 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -419,51 +419,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>