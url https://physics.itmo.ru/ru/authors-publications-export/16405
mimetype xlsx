--- v1 (2025-11-30)
+++ v2 (2026-04-08)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>Luminescent studies of flexible [DUT-8 (Zn)] metal-organic frameworks</t>
   </si>
   <si>
     <t>Nina V. Slyusarenko, Alexander Krylov, Maria Timofeeva, Sergei Shipilovskikh, Evgenia Slyusareva</t>
   </si>
   <si>
     <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
   </si>
   <si>
     <t>10.1117/12.3005774</t>
   </si>
 </sst>
 </file>
 
@@ -422,51 +422,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="104.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="310.21" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>