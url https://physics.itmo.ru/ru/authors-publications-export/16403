--- v0 (2025-10-13)
+++ v1 (2026-04-03)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -410,51 +410,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="104.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="310.21" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>