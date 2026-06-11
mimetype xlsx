--- v1 (2025-10-28)
+++ v2 (2026-06-11)
@@ -44,267 +44,267 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Multiscale Supercrystal Meta-atoms</t>
   </si>
   <si>
-    <t>Pavel Tonkaev, Evgeniia Grechaninova, Ivan Iorsh, Federico Montanarella, Yuri Kivshar, Maksym V. Kovalenko, Sergey Makarov</t>
+    <t>Pavel Tonkaev, Evgeniia Grechaninova, Ivan Iorsh, Federico Montanarella, Maksym V. Kovalenko, Sergey Makarov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>2758-2764</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c04580</t>
   </si>
   <si>
     <t>Enhancing Photovoltaic Performance of Hybrid Perovskite Solar Cells Utilizing GaP Nanowires</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Maria Baeva, Alexey Mozharov, Pavel Tonkaev, Sergey Raudik, Vladimir Neplokh, Vladimir Fedorov, Francesco Di Giacomo, Ivan Mukhin, Sergey Makarov, Aldo Di Carlo</t>
   </si>
   <si>
     <t>ACS Applied Energy Materials</t>
   </si>
   <si>
     <t>3696-3704</t>
   </si>
   <si>
     <t>10.1021/acsaem.2c03246</t>
   </si>
   <si>
     <t>Roadmap on perovskite nanophotonics</t>
   </si>
   <si>
-    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Yuri Kivshar, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
+    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
   </si>
   <si>
     <t>Optical Materials: X</t>
   </si>
   <si>
     <t>10.1016/j.omx.2022.100214</t>
   </si>
   <si>
     <t>All-dielectric resonant metaphotonics: opinion</t>
   </si>
   <si>
-    <t>Pavel Tonkaev, Yuri Kivshar</t>
+    <t>Pavel Tonkaev</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.467655</t>
   </si>
   <si>
     <t>Multifunctional and Transformative Metaphotonics with Emerging Materials</t>
   </si>
   <si>
-    <t>Pavel Tonkaev, Ivan Sinev, Mikhail Rybin, Sergey Makarov, Yuri Kivshar</t>
+    <t>Pavel Tonkaev, Ivan Sinev, Mikhail Rybin, Sergey Makarov</t>
   </si>
   <si>
     <t>Chemical Reviews</t>
   </si>
   <si>
     <t>10.1021/acs.chemrev.1c01029</t>
   </si>
   <si>
     <t>Excitonic versus Free-Carrier Contributions to the Nonlinearly Excited Photoluminescence in CsPbBr3 Perovskites</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Daria Markina, Pavel Tonkaev, Mikhail Masharin, Oleksii Peltek, Pavel Talianov, Mikhail Baranov, Anna Nikolaeva, Mikhail Zyuzin, Lev Zelenkov, Anatoly Pushkarev, Andrey L. Rogach, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01347</t>
   </si>
   <si>
     <t>Mie-resonant mesoporous electron transport layer for highly efficient perovskite solar cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Georgii Baranov, Pavel Tonkaev, Anna Nikolaeva, Kirill Voronin, Luigi Vesce, Sergey Makarov, Aldo Di Carlo</t>
   </si>
   <si>
     <t>Nano Energy</t>
   </si>
   <si>
     <t>10.1016/j.nanoen.2021.106484</t>
   </si>
   <si>
     <t>Enhanced Multiphoton Processes in Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Yubin Fan, Pavel Tonkaev, Yuhan Wang, Qinghai Song, Jiecai Han, Sergey Makarov, Yuri Kivshar, Shumin Xiao</t>
+    <t>Yubin Fan, Pavel Tonkaev, Yuhan Wang, Qinghai Song, Jiecai Han, Sergey Makarov, Shumin Xiao</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c02074</t>
   </si>
   <si>
     <t>Lasing Action from Anapole Metasurfaces</t>
   </si>
   <si>
-    <t>Aditya Tripathi, Ha-Reem Kim, Pavel Tonkaev, Soon-Jae Lee, Sergey Makarov, Sergey S. Kruk, Mikhail Rybin, Yuri Kivshar</t>
+    <t>Aditya Tripathi, Ha-Reem Kim, Pavel Tonkaev, Soon-Jae Lee, Sergey Makarov, Sergey S. Kruk, Mikhail Rybin</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01857</t>
   </si>
   <si>
     <t>Modifying light–matter interactions with perovskite nanocrystals inside antiresonant photonic crystal fiber</t>
   </si>
   <si>
     <t>Andrey A. Machnev, Anatoly Pushkarev, Pavel Tonkaev,  Roman E. Noskov, Kristina R. Rusimova, Peter J. Mosley, Sergey Makarov, Ivan Shishkin</t>
   </si>
   <si>
     <t>Photonics Research</t>
   </si>
   <si>
     <t>10.1364/prj.422640</t>
   </si>
   <si>
     <t>Acceleration of radiative recombination in quasi-2D perovskite films on hyperbolic metamaterials</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Sergey Anoshkin, Anatoly Pushkarev, Mikhail Masharin, Pavel Belov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>091104</t>
   </si>
   <si>
     <t>10.1063/5.0042557</t>
   </si>
   <si>
     <t>Black Au-Decorated TiO2 Produced via Laser Ablation in Liquid</t>
   </si>
   <si>
     <t>Stanislav O. Gurbatov, Evgeny Modin, Vladislav Puzikov, Pavel Tonkaev, Dmitriy Storozhenko, Aleksandr Sergeev, Neli Mintcheva, Shigeru Yamaguchi, Natalie N. Tarasenka, Andrey Chuvilin, Sergey Makarov, Sergei A. Kulinich, Aleksandr A. Kuchmizhak</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>6522-6531</t>
   </si>
   <si>
     <t>10.1021/acsami.0c20463</t>
   </si>
   <si>
+    <t>Numerical study of purcell effect enhancement for CsPbBr3 perovskite cubic particle</t>
+  </si>
+  <si>
+    <t>Pavel Tonkaev, Pavel Voroshilov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020128</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031764</t>
+  </si>
+  <si>
     <t>Theoretical study of nonlinear photoluminescence from perovskite quantum dots enhanced by resonant silicon nanoparticles</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Pavel Tonkaev, Daria Markina, Anatoly Pushkarev, A. Rogach, Sergey Makarov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020051</t>
   </si>
   <si>
     <t>10.1063/5.0031811</t>
   </si>
   <si>
-    <t>Numerical study of purcell effect enhancement for CsPbBr3 perovskite cubic particle</t>
-[...10 lines deleted...]
-  <si>
     <t>High-Q Dielectric Mie-Resonant Nanostructures (Brief Review)</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>615-622</t>
   </si>
   <si>
     <t>10.1134/s0021364020220038</t>
   </si>
   <si>
     <t>Defects and Morphology Contribution to Photoluminescence of CH3NH3PbI3 Nanostructured by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Aleksey Y. Zhizhchenko, Dmitry Gets, Artem Larin, Dmitry Zuev, Alexander M. Zakharenko, Aleksandr A. Kuchmizhak, Sergey Makarov</t>
   </si>
   <si>
     <t>Solid State Phenomena</t>
   </si>
   <si>
     <t>179-184</t>
   </si>
   <si>
     <t>10.4028/www.scientific.net/ssp.312.179</t>
   </si>
   <si>
     <t>Stimulated Raman scattering from Mie-resonant subwavelength nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Sergey Makarov</t>
   </si>
   <si>
     <t>5786–5791</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.0c01646</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
   <si>
     <t>Light induced temperature decrease of semiconductor nanoparticle</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Georgiy Zograf, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012179</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012179</t>
   </si>
@@ -677,51 +677,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="395.046" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>