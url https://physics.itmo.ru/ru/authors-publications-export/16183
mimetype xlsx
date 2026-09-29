--- v0 (2025-10-10)
+++ v1 (2026-09-29)
@@ -44,66 +44,66 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
 </sst>
 </file>
 