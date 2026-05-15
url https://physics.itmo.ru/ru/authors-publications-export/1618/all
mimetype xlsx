--- v1 (2025-11-30)
+++ v2 (2026-05-15)
@@ -227,75 +227,75 @@
   <si>
     <t>Single-Step Microfluidic Synthesis of Halide Perovskite Nanolasers in Suspension</t>
   </si>
   <si>
     <t>Irina Koryakina, Maksim Naumochkin, Daria Markina, Soslan A. Khubezhov, Anatoly Pushkarev, Anatoly A. Evstrapov, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemistry of Materials</t>
   </si>
   <si>
     <t>10.1021/acs.chemmater.0c04263</t>
   </si>
   <si>
     <t>Recrystallization of CsPbBr3 Nanoparticles in Fluoropolymer Nonwoven Mats for Down- and Up-Conversion of Light</t>
   </si>
   <si>
     <t>Vladimir Neplokh, Daria Markina, Maria Baeva, Anton M. Pavlov, Demid A. Kirilenko, Ivan Mukhin, Anatoly Pushkarev, Sergey Makarov, Alexey A. Serdobintsev</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11020412</t>
   </si>
   <si>
+    <t>Microfluidics-based synthesis of lead cesium bromide perovskite microcrystals</t>
+  </si>
+  <si>
+    <t>Irina Koryakina, Daria Markina, Anatoly Evstrapov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020065</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032230</t>
+  </si>
+  <si>
     <t>Theoretical study of nonlinear photoluminescence from perovskite quantum dots enhanced by resonant silicon nanoparticles</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Pavel Tonkaev, Daria Markina, Anatoly Pushkarev, A. Rogach, Sergey Makarov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020051</t>
   </si>
   <si>
     <t>10.1063/5.0031811</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032230</t>
   </si>
   <si>
     <t>Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</t>
   </si>
   <si>
     <t>Vladimir V. Fedorov, Alexey Bolshakov, Olga Sergaeva, Vladimir Neplokh, Daria Markina, Stéphanie Bruyère, Grégoire Saerens, Mihail Petrov, Rachel Grange, Sergey Makarov, Ivan Mukhin</t>
   </si>
   <si>
     <t>10624–10632</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c04872</t>
   </si>
   <si>
     <t>Perovskite nanowire lasers on low-refractive-index conductive substrate for high-Q and low-threshold operation</t>
   </si>
   <si>
     <t>Daria Markina, Anatoly Pushkarev, Ivan Shishkin, Filipp Komissarenko, Aleksander Berestennikov, Alexey S. Pavluchenko, Irina P. Smirnova, Lev K. Markov, Mikas Vengris, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2020-0207</t>
   </si>