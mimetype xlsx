--- v1 (2025-12-08)
+++ v2 (2026-06-22)
@@ -56,150 +56,150 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Parametric Optothermal Modulation of Carbon Nanooscillator Decorated with Mie Resonant Silicon Particle</t>
   </si>
   <si>
     <t>Irina V. Nadoyan, Nikita A. Solomonov, Kristina N. Novikova, Alexander V. Pavlov, Vladislav A. Sharov, Alexey Mozharov, Dmitry Permyakov, Vitaliy Shkoldin, Denis Kislov, Alexander Shalin, Alexander O. Golubok, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400228</t>
   </si>
   <si>
     <t>Nonlinearity-Induced Optical Torque</t>
   </si>
   <si>
-    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Yuri Kivshar, Mihail Petrov</t>
+    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.130.243802</t>
   </si>
   <si>
     <t>Optomechanical interaction between single-walled carbon nanotubes of various structures</t>
   </si>
   <si>
     <t>Denis Kislov, Olga Kushchenko, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012066</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012066</t>
   </si>
   <si>
     <t>Nanomass Sensing via Node Shift Tracing in Vibrations of Coupled Nanowires Enhanced by Fano Resonances</t>
   </si>
   <si>
     <t>Alexey Mozharov, Yury Berdnikov, Nikita Solomonov, Kristina Novikova, Irina Nadoyan, Vitaliy Shkoldin, Alexander Golubok, Denis Kislov, Alexander Shalin, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>11989-11996</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c02558</t>
   </si>
   <si>
     <t>Multipole Engineering of Attractive−Repulsive and Bending Optical Forces</t>
   </si>
   <si>
     <t>Denis Kislov, Egor Gurvitz, Vjaceslavs Bobrovs, Alexander A. Pavlov, Dmitrii N. Redka, Manuel I. Marqués, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202100082</t>
   </si>
   <si>
+    <t>Optomechanical manipulation of nanoparticles with a magnetic response in a Gaussian beam</t>
+  </si>
+  <si>
+    <t>Denis Kislov, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020055</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031717</t>
+  </si>
+  <si>
+    <t>Spin-locked scattering forces in the near field of high index particles</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz,  Hadi. K. Shamkhi, Alexander. A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020016</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031977</t>
+  </si>
+  <si>
+    <t>Long-range optical binding due to volumetric modes of hyperbolic metamaterial slab</t>
+  </si>
+  <si>
+    <t>Natalia Kostina, Denis Kislov, Alexey Proskurin, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>020066</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032064</t>
+  </si>
+  <si>
     <t>Novel concept for contactless all-optical temperature measurement based on diffusion-inspired phosphorescent decay in nanostructured environment</t>
   </si>
   <si>
     <t>Denis Kislov, Denis Novitsky, Alexey Kadochkin, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020054</t>
   </si>
   <si>
     <t>10.1063/5.0031716</t>
-  </si>
-[...34 lines deleted...]
-    <t>10.1063/5.0032064</t>
   </si>
   <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Diffusion-inspired time-varying phosphorescent decay in a nanostructured environment</t>
   </si>
   <si>
     <t>Denis Kislov, Denis Novitsky, Alexey Kadochkin, Dmitrii Redka, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.101.035420</t>
   </si>