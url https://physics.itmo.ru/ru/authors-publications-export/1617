--- v2 (2026-04-04)
+++ v3 (2026-06-24)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Parametric Optothermal Modulation of Carbon Nanooscillator Decorated with Mie Resonant Silicon Particle</t>
   </si>
   <si>
     <t>Irina V. Nadoyan, Nikita A. Solomonov, Kristina N. Novikova, Alexander V. Pavlov, Vladislav A. Sharov, Alexey Mozharov, Dmitry Permyakov, Vitaliy Shkoldin, Denis Kislov, Alexander Shalin, Alexander O. Golubok, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400228</t>
   </si>
   <si>
     <t>Nonlinearity-Induced Optical Torque</t>
   </si>
   <si>
-    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Yuri Kivshar, Mihail Petrov</t>
+    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.130.243802</t>
   </si>
   <si>
     <t>Optomechanical interaction between single-walled carbon nanotubes of various structures</t>
   </si>
   <si>
     <t>Denis Kislov, Olga Kushchenko, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012066</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012066</t>
   </si>
   <si>
     <t>Nanomass Sensing via Node Shift Tracing in Vibrations of Coupled Nanowires Enhanced by Fano Resonances</t>
   </si>