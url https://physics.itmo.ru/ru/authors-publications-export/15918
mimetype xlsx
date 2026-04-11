--- v0 (2025-10-08)
+++ v1 (2026-04-11)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>Asymmetric resonant light absorption in a chloroplast microstructure</t>
   </si>
   <si>
     <t>Pavel S. Pankin, Alexandr V. Shabanov, Dmitrii N. Maksimov, Stepan V. Nabol, Daniil S. Buzin, Aleksey I. Krasnov, Gavriil Romanenko, Vitaly S. Sutormin, Vladimir A. Gunyakov, Fyodor V. Zelenov, Albert N. Masyugin, Vladimir P. Vyatkin, Ivan V. Nemtsev, Mikhail N. Volochaev, Stepan Ya. Vetrov, Ivan V. Timofeev</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.477110</t>
   </si>
 </sst>
 </file>
 