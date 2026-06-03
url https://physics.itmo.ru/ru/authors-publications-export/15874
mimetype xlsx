--- v0 (2025-10-08)
+++ v1 (2026-06-03)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Rapid synthesis of redox-responsive trithiocyanuric acid-based nanocarriers: in vitro multidrug resistance reversal and in vivo safety assessment</t>
+  </si>
+  <si>
+    <t>Elena Kopoleva, Sergey A. Tsymbal, Oleg A. Kuchur, Daria S. Kulchanovskaya, Anna Yu. Grishina, Alevtina A. Pinova, Ilia V. Doroshenko, Roman I. Romanov, Albert R. Muslimov, Alexander V. Syuy, Dmitry Yu. Ivkin, Valeriy M. Kondratev, Svetlana Rodimova, Kirill V. Lepik, Alexey Bolshakov, Oleksii Peltek, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Drug Delivery and Translational Research</t>
+  </si>
+  <si>
+    <t>10.1007/s13346-026-02112-x</t>
   </si>
   <si>
     <t>Scalable and ultrafast CAR-T cell production using microfluidics</t>
   </si>
   <si>
     <t>Vladislav Markelov, Konstantin Arabuli, Ivan Gaponenko, Vladislav Sergeev, Alena Shakirova, Kirill V. Lepik, Alexander D. Kulagin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Lab on a Chip</t>
   </si>
   <si>
     <t>10.1039/d5lc00139k</t>
   </si>
   <si>
     <t>On-chip fabrication of calcium carbonate nanoparticles loaded with various compounds using microfluidic approach</t>
   </si>
   <si>
     <t>Konstantin Arabuli, Elena Kopoleva, Anas Akenoun, Lidia Mikhailova, Elena Petrova, Albert R. Muslimov, Dina A. Senichkina, Sergey Tsymbal, Alena I. Shakirova, Alexander I. Ignatiev, Kirill V. Lepik, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biomaterials Advances</t>
   </si>
   <si>
     <t>10.1016/j.bioadv.2024.213904</t>
   </si>
@@ -422,174 +434,199 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="134.396" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>6.97</v>
+        <v>7.12</v>
       </c>
       <c r="I2">
-        <v>2.06</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
+      <c r="D3"/>
+      <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>7.9</v>
+        <v>6.97</v>
       </c>
       <c r="I3">
-        <v>1.24</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
+      <c r="D4">
+        <v>161</v>
+      </c>
+      <c r="E4">
+        <v>213904</v>
+      </c>
       <c r="F4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
+        <v>7.9</v>
+      </c>
+      <c r="I4">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2023</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5">
         <v>12.26</v>
       </c>
-      <c r="I4">
+      <c r="I5">
         <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>