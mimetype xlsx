--- v0 (2025-10-06)
+++ v1 (2026-04-23)
@@ -44,63 +44,63 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -419,51 +419,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>