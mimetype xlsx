--- v0 (2025-10-06)
+++ v1 (2026-04-20)
@@ -44,66 +44,66 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Green synthesis of luminescent La-MOF nanoparticle from waste poly(ethylene terephthalate) for high-performance in Fe(III) detection</t>
   </si>
   <si>
-    <t>Zhi Gong, Zhi-Kui Dai, Zhi-Yue Dong, Qiu-Xuan Liu, Valentin Milichko, Hua-Jian Liu, Jie Liu, Ran Niu, Jiang Gong</t>
+    <t>Zhi Gong, Zhi-Kui Dai, Zhi-Yue Dong, Qiu-Xuan Liu, Hua-Jian Liu, Jie Liu, Ran Niu, Jiang Gong</t>
   </si>
   <si>
     <t>Rare Metals</t>
   </si>
   <si>
     <t>3833-3843</t>
   </si>
   <si>
     <t>10.1007/s12598-024-02696-8</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -422,51 +422,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>