--- v0 (2025-10-06)
+++ v1 (2026-04-21)
@@ -44,84 +44,84 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>“Kupffer Cell Teleportation” Strategy for Liver Fibrosis Alleviation Based on Hybrid Polymer‐ Bimetallic Sequential Delivery System</t>
   </si>
   <si>
-    <t>Zitong Qiu, Valentin Milichko, Yue Zhou, Huaqing Jing, Qiang Lu, Haobo Wang, Bei Kang, Xinxing Wang, Nan Li</t>
+    <t>Zitong Qiu, Yue Zhou, Huaqing Jing, Qiang Lu, Haobo Wang, Bei Kang, Xinxing Wang, Nan Li</t>
   </si>
   <si>
     <t>10.1002/adfm.202309690</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -440,51 +440,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="357.341" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="334.918" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>