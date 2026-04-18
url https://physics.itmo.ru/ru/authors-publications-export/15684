--- v1 (2026-03-26)
+++ v2 (2026-04-18)
@@ -12,155 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -470,61 +482,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -537,205 +549,230 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>18.81</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>6.07</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>13.14</v>
+        <v>18.81</v>
       </c>
       <c r="I4">
-        <v>3.78</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>16.81</v>
+        <v>13.14</v>
       </c>
       <c r="I5">
-        <v>5.39</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>7.5</v>
+        <v>16.81</v>
       </c>
       <c r="I6">
-        <v>2.13</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="D7"/>
+      <c r="D7">
+        <v>5</v>
+      </c>
       <c r="E7"/>
       <c r="F7">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
-        <v>10.38</v>
+        <v>7.5</v>
       </c>
       <c r="I7">
-        <v>2.14</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
+        <v>10.38</v>
+      </c>
+      <c r="I8">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
+        <v>2023</v>
+      </c>
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9">
         <v>15.37</v>
       </c>
-      <c r="I8">
+      <c r="I9">
         <v>3.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>